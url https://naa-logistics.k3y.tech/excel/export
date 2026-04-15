--- v1 (2026-02-14)
+++ v2 (2026-04-15)
@@ -10,2109 +10,1753 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Schedule Export" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="182">
-[...1 lines deleted...]
-    <t>Monday, (09/02/2026)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="173">
+  <si>
+    <t>Monday, (13/04/2026)</t>
   </si>
   <si>
     <t>Vehicle &amp; Driver</t>
   </si>
   <si>
     <t>1st Trip</t>
   </si>
   <si>
     <t>2nd Trip</t>
   </si>
   <si>
     <t>3rd Trip</t>
   </si>
   <si>
     <t>Remark</t>
   </si>
   <si>
-    <t>BAKAR
+    <t>KHUSAIRI
+MDN 2022
+10.65 Ton</t>
+  </si>
+  <si>
+    <t>(P) DAIKEI 4 RACK@</t>
+  </si>
+  <si>
+    <t>(P) GMK 4 RACK@</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>IKHWAN
+BMR 3526
+10.3 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) YORK@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AAF@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) DAIKIN DF@</t>
+  </si>
+  <si>
+    <t>(I) LSL 4 RACK</t>
+  </si>
+  <si>
+    <t>ASRI
+BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) NAA &gt; NAR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ADVANCE@</t>
+    </r>
+  </si>
+  <si>
+    <t>HASIM
+HASIF
+VEA 2019
+10.65 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MNPL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AIRE GROUP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EINDEC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) BEEANTAH (AB)</t>
+    </r>
+  </si>
+  <si>
+    <t>MNPL (AB) FB 1262
+BEEANTAH (AB) REJECT</t>
+  </si>
+  <si>
+    <t>ISMAIL
+VBE 7688
+3.75 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) COMPOSITE@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) WIN FIBER@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ANGSANA-NEWLIFE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Z) WG 2 box</t>
+    </r>
+  </si>
+  <si>
+    <t>ZAIDI
 DEN 2023
 3.75 Ton</t>
   </si>
   <si>
-    <t>(P) MULTI</t>
-[...8 lines deleted...]
-    <t>KINGDEN (AB)</t>
+    <t>(P) DAIKIN 2 RACK@</t>
+  </si>
+  <si>
+    <t>ZAIDI
+BPA 5044
+8.7 Ton</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C-46 TRANSFER</t>
+  </si>
+  <si>
+    <t>(P) MCMEL TRANSFER A173, A174</t>
+  </si>
+  <si>
+    <t>NOTE:
+BAKAR - MC
+WAWAN - MC
+ZULKIPLI</t>
+  </si>
+  <si>
+    <t>Tuesday, (14/04/2026)</t>
+  </si>
+  <si>
+    <t>ZAIDI
+VEA 2019
+10.65 Ton</t>
+  </si>
+  <si>
+    <t>(P) LSL@</t>
+  </si>
+  <si>
+    <t>(P) MCMEL A174 TRANSFER</t>
+  </si>
+  <si>
+    <t>LSL(AB)</t>
+  </si>
+  <si>
+    <t>HASIM
+BMR 3526
+10.3 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) YHL@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) CHAN CHON@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EMERSON@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) MARKLON@</t>
+  </si>
+  <si>
+    <t>LSL (AB)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) GERACO@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) JING SENG@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ASTEO@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) LANDCHART@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) 1ST TRIP DAIKIN 2 RACK@</t>
+  </si>
+  <si>
+    <t>(P) 2ND TRIP  DAIKIN 2 RACK@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MARKLON-MBOND@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ONE DRAGON-BEAUGATES@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) NIWOTA@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) GMK@</t>
+  </si>
+  <si>
+    <t>GMK (AB)</t>
   </si>
   <si>
     <t>HASIF
 BPA 5044
 8.7 Ton</t>
   </si>
   <si>
+    <t>(P) MAYAIR 2 RACK@</t>
+  </si>
+  <si>
+    <t>(P) MATRIX@</t>
+  </si>
+  <si>
+    <t>STD (AB)</t>
+  </si>
+  <si>
+    <t>ASRI
+DEN 2023
+3.75 Ton</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) EMERSONS</t>
+      <t>(P) NAA &gt; NAR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...16 lines deleted...]
-      <t>(G) BREEZWAY-@14928 WHITE</t>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Z) TT logistic collect</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) AFN@</t>
-[...5 lines deleted...]
-3.75 Ton</t>
+      <t>(P) ADVANCE</t>
+    </r>
+  </si>
+  <si>
+    <t>-
+BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <t>(P) WORKSHOP PUSPAKOM</t>
+  </si>
+  <si>
+    <t>WAWAN
+BLV 4686
+4.85 Ton</t>
+  </si>
+  <si>
+    <t>(P) PUSPAKOM</t>
+  </si>
+  <si>
+    <t>(P) TRUE SIMPLE@</t>
+  </si>
+  <si>
+    <t>NOTE:
+BAKAR - MC
+ZULKIPLI</t>
+  </si>
+  <si>
+    <t>Wednesday, (15/04/2026)</t>
+  </si>
+  <si>
+    <t>LSL (AB)
+GMK (AB)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) DAIKIN-DF 2 PALLET</t>
+      <t>(P) ASLI@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) YORK</t>
-[...11 lines deleted...]
-      <t>(P) Teknion 1 Pallet</t>
+      <t>(P) CITICHAIR@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) SATU NAGA-SYAMPHONY</t>
-[...3 lines deleted...]
-    <t>(AB) Teknion 1 Pallet</t>
+      <t>(P) SKY FIELD@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SKB@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) KINGDEN@</t>
+    </r>
+  </si>
+  <si>
+    <t>KINGDEN (AB)</t>
+  </si>
+  <si>
+    <t>(P) INTIM RENO-VELADAZ@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) BREEZWAY@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ALCAS@</t>
+    </r>
   </si>
   <si>
     <t>HASIM
-BMR 3526
-[...10 lines deleted...]
-GMK(AB)</t>
+VEA 2019
+10.65 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) PRUDENT AIRE@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AMAX-WEI HUNG@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) LSL@ 4 RACK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HENIKWON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) COOLMATIC</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) AAF@</t>
   </si>
   <si>
     <t>ASRI
 BLV 4686
 4.85 Ton</t>
   </si>
   <si>
-    <t>(P) NAA-NAR</t>
-[...3 lines deleted...]
-WAWAN
+    <t>(P) NAA &gt; NAR</t>
+  </si>
+  <si>
+    <t>IKHWAN
+BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <t>NOTE:
+BAKAR - MC
+ZULKIPLI
+WAWAN - ON LEAVE</t>
+  </si>
+  <si>
+    <t>Thursday, (16/04/2026)</t>
+  </si>
+  <si>
+    <t>(I) CARRIER 4 PALLET</t>
+  </si>
+  <si>
+    <t>(P) C.S.YAP@</t>
+  </si>
+  <si>
+    <t>Carrier (AB)</t>
+  </si>
+  <si>
+    <t>(P) UNIVERSAL@</t>
+  </si>
+  <si>
+    <t>(P) LK OFFICE@</t>
+  </si>
+  <si>
+    <t>ENIGMA MARKETING (AB)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HWA GUAN@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AFN@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(P) BREEZWAY@ 14928 </t>
+    </r>
+  </si>
+  <si>
+    <t>(P) PAVONA 10 PALLET</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ONE DRAGON-BEAUGATES@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) GDD@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) OPTIMA@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SAFARI@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) KINGDEN@</t>
+    </r>
+  </si>
+  <si>
+    <t>KINGDEN(AB)</t>
+  </si>
+  <si>
+    <t>-
+-
+1.0 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) UEC CLEANROOM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) TWIN METAL</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">PENANG HUP AIK </t>
+  </si>
+  <si>
+    <t>WAWAN
+HASIF
 VEA 2019
 10.65 Ton</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) MNPL</t>
+      <t>(P) WECONTECH</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) SANTRUM</t>
+      <t>(P) MISUMI-CLS</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) ALLIED</t>
+      <t>(P) AKSESORI</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) BETON</t>
-[...37 lines deleted...]
-5.5 Ton</t>
+      <t>(P) AIRE CONTROL</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">PENANG NAA
+WECONTECH (AB) PALLET
+</t>
+  </si>
+  <si>
+    <t>Friday, (17/04/2026)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(I) TERUS MAJU</t>
+      <t>(P) PRUDENT AIRE@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) OCTAGON</t>
+      <t>(P) PICOTAGE-WEI HUNG@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) SPACE@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SENSEMATIC-KAJANG</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(P) MARKLON-KAJANG</t>
     </r>
   </si>
   <si>
-    <t>(P) AAF</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">(P) CHAN CHON FLATSHEET REJECT </t>
+    <t>(P) GHL@</t>
+  </si>
+  <si>
+    <t>DAIKEI (AB)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) Y &amp; L METAL@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P)  CHAN CHON</t>
-    </r>
+      <t>(Z) Carrier sample test</t>
+    </r>
+  </si>
+  <si>
+    <t>ELITEFLEX (AB)</t>
+  </si>
+  <si>
+    <t>(P) HUP SOON 4 RACK@</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) SKB</t>
+      <t>(Z) EBCOTECH@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) PNZ</t>
+      <t>(Z) CAMOOR KL@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) ALLIED</t>
+  </si>
+  <si>
+    <t>(A) Teknion 3 Rack</t>
+  </si>
+  <si>
+    <t>Saturday, (18/04/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P)  PACIFIC FACADE-H.S.P@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...16 lines deleted...]
-      <t>(P)  CS YAP</t>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) CITICHAIR@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) LSL 4 RACK@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EUPLAN-M.TOP@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) MARKLON-BKT KEMUNING</t>
-[...11 lines deleted...]
-      <t xml:space="preserve">(P) PAVONA </t>
+      <t>(P) VAUXAIRE@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) MODU@</t>
+  </si>
+  <si>
+    <t>(P) MATRIX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOTE:
+HASIF - ON LEAVE </t>
+  </si>
+  <si>
+    <t>Sunday, (19/04/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (20/04/2026)</t>
+  </si>
+  <si>
+    <t>(P) DAIKIN BANTING 2 RACK</t>
+  </si>
+  <si>
+    <t>(P) MAYTECH@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SPACE@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MARKLON</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) DENPASAR</t>
+      <t>(P) DAIKIN DF@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AAF@</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">(G) Carrier 3 pallet </t>
+  </si>
+  <si>
+    <t>Tuesday, (21/04/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) SKYFIELD</t>
-[...22 lines deleted...]
-      <t xml:space="preserve">(P) BRITE COAT </t>
+      <t>(P) MAYTECH@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) FILTERALL</t>
-[...6 lines deleted...]
-    <t>(P) NAA &gt; NAR</t>
+      <t>(P) ECOSIL@</t>
+    </r>
+  </si>
+  <si>
+    <t>Wednesday, (22/04/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (23/04/2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(I) CARRIER 4 PALLET </t>
+  </si>
+  <si>
+    <t>Friday, (24/04/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (25/04/2026)</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C-47 TRANSFER</t>
+  </si>
+  <si>
+    <t>Sunday, (26/04/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (27/04/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (28/04/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (29/04/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (30/04/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (01/05/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (02/05/2026)</t>
   </si>
   <si>
     <t>-
 BMR 3526
 10.3 Ton</t>
   </si>
   <si>
-    <t>(Z) Teknion transfer</t>
-[...1409 lines deleted...]
-    <t>Sunday, (15/03/2026)</t>
+    <t>Sunday, (03/05/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (04/05/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (05/05/2026)</t>
+  </si>
+  <si>
+    <t>BOOKING PUSPAKOM DEN 2023</t>
+  </si>
+  <si>
+    <t>Wednesday, (06/05/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (07/05/2026)</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C-48 TRANSFER</t>
+  </si>
+  <si>
+    <t>Friday, (08/05/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (09/05/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (10/05/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (11/05/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (12/05/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (13/05/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (14/05/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (15/05/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (16/05/2026)</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C-49 TRANSFER</t>
+  </si>
+  <si>
+    <t>Sunday, (17/05/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (18/05/2026)</t>
+  </si>
+  <si>
+    <t>BOOKING PUSPAKOM BPA 5044</t>
+  </si>
+  <si>
+    <t>Tuesday, (19/05/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (20/05/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (21/05/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (22/05/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (23/05/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (24/05/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (06/07/2026)</t>
+  </si>
+  <si>
+    <t>BOOKING PUSPAKOM VBE 7688 &amp; MDN 2022</t>
+  </si>
+  <si>
+    <t>Tuesday, (07/07/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (08/07/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (09/07/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (10/07/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (11/07/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (12/07/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (17/08/2026)</t>
+  </si>
+  <si>
+    <t>BOOKING PUSPAKOM VEA 2019</t>
+  </si>
+  <si>
+    <t>Tuesday, (18/08/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (19/08/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (20/08/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (21/08/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (22/08/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (23/08/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF0000FF"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -2129,54 +1773,54 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2436,2181 +2080,2106 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E234"/>
+  <dimension ref="A1:E346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="60" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="60" customHeight="1">
       <c r="A4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="C4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="D4" s="4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="60" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="80" customHeight="1">
+      <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="C6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="60" customHeight="1">
       <c r="A7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="60" customHeight="1">
+      <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="B8" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="C8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="30" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="60" customHeight="1">
+      <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B10" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="C10" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="D10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="30" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="80" customHeight="1">
+      <c r="A12" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...50 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B15" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="60" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>29</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="60" customHeight="1">
       <c r="A17" s="3" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="80" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="D18" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="D17" s="3" t="s">
-[...20 lines deleted...]
-        <v>42</v>
+      <c r="E18" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="60" customHeight="1">
       <c r="A19" s="3" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>6</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="60" customHeight="1">
       <c r="A20" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="B20" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="60" customHeight="1">
+      <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="3" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B21" s="3" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="60" customHeight="1">
+    <row r="22" spans="1:5" ht="30" customHeight="1">
       <c r="A22" s="3" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B22" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="60" customHeight="1">
+      <c r="A23" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A23" s="6" t="s">
+      <c r="B23" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="6"/>
-[...5 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="C23" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="60" customHeight="1">
+      <c r="A24" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="1"/>
-[...5 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="B24" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="60" customHeight="1">
+      <c r="A25" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="2" t="s">
+      <c r="B28" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C26" s="2" t="s">
+      <c r="C28" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D28" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="E28" s="2" t="s">
         <v>5</v>
-      </c>
-[...32 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="60" customHeight="1">
       <c r="A29" s="3" t="s">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>30</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="60" customHeight="1">
       <c r="A30" s="3" t="s">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="60" customHeight="1">
       <c r="A31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="60" customHeight="1">
+      <c r="A32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="C32" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="60" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="B33" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="60" customHeight="1">
+      <c r="A34" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="C33" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A34" s="6" t="s">
+      <c r="C34" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="60" customHeight="1">
+      <c r="A35" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B34" s="6"/>
-[...5 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="B35" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="80" customHeight="1">
+      <c r="A36" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B36" s="1"/>
-[...5 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="B39" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C37" s="2" t="s">
+      <c r="C39" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D39" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="E39" s="2" t="s">
         <v>5</v>
-      </c>
-[...32 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="60" customHeight="1">
       <c r="A40" s="3" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>33</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>78</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="60" customHeight="1">
       <c r="A41" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>19</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>73</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="60" customHeight="1">
       <c r="A42" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="60" customHeight="1">
+      <c r="A43" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="60" customHeight="1">
+      <c r="A44" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="4" t="s">
+      <c r="B44" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="60" customHeight="1">
+      <c r="A45" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="7" t="s">
         <v>68</v>
-      </c>
-[...49 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="30" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="60" customHeight="1">
+      <c r="A47" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>84</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A49" s="1" t="s">
+      <c r="C47" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B49" s="1"/>
-[...5 lines deleted...]
-      <c r="A50" s="2" t="s">
+    </row>
+    <row r="48" spans="1:5" ht="80" customHeight="1">
+      <c r="A48" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="60" customHeight="1">
+      <c r="A49" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="2" t="s">
+      <c r="B52" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C50" s="2" t="s">
+      <c r="C52" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D52" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="E52" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="51" spans="1:5" ht="60" customHeight="1">
-[...20 lines deleted...]
-      <c r="B52" s="4" t="s">
+    <row r="53" spans="1:5" ht="30" customHeight="1">
+      <c r="A53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="40" customHeight="1">
+      <c r="A54" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="C52" s="4" t="s">
+      <c r="C54" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="D52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="3" t="s">
+      <c r="D54" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="40" customHeight="1">
+      <c r="A55" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="3" t="s">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="3" t="s">
+      <c r="C55" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="D55" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C53" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="3" t="s">
+    </row>
+    <row r="56" spans="1:5" ht="40" customHeight="1">
+      <c r="A56" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="3" t="s">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="3" t="s">
+      <c r="C56" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="3" t="s">
         <v>96</v>
-      </c>
-[...44 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="40" customHeight="1">
       <c r="A57" s="3" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="58" spans="1:5" ht="60" customHeight="1">
-[...18 lines deleted...]
-      <c r="A61" s="2" t="s">
+    <row r="58" spans="1:5" ht="30" customHeight="1">
+      <c r="A58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="30" customHeight="1">
+      <c r="A59" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="60" customHeight="1">
+      <c r="A60" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B61" s="2" t="s">
+      <c r="B63" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C61" s="2" t="s">
+      <c r="C63" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D63" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="E63" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="62" spans="1:5" ht="60" customHeight="1">
-[...33 lines deleted...]
-    <row r="64" spans="1:5" ht="60" customHeight="1">
+    <row r="64" spans="1:5" ht="30" customHeight="1">
       <c r="A64" s="3" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>113</v>
+        <v>41</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" ht="60" customHeight="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="40" customHeight="1">
       <c r="A65" s="3" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>9</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>103</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="66" spans="1:5" ht="60" customHeight="1">
+    <row r="66" spans="1:5" ht="40" customHeight="1">
       <c r="A66" s="3" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>9</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>104</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>117</v>
+        <v>9</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="30" customHeight="1">
       <c r="A67" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B67" s="3" t="s">
-        <v>9</v>
+      <c r="B67" s="6" t="s">
+        <v>105</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="68" spans="1:5" ht="60" customHeight="1">
+    <row r="68" spans="1:5" ht="30" customHeight="1">
       <c r="A68" s="3" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>9</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="69" spans="1:5" ht="30" customHeight="1">
-[...40 lines deleted...]
-      <c r="E71" s="6"/>
+    <row r="69" spans="1:5" ht="60" customHeight="1">
+      <c r="A69" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="1" t="s">
-[...8 lines deleted...]
-      <c r="A74" s="2" t="s">
+      <c r="A73" s="3"/>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B74" s="2" t="s">
+      <c r="B76" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C74" s="2" t="s">
+      <c r="C76" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D76" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="E76" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
-[...25 lines deleted...]
-      <c r="A79" s="2" t="s">
+    <row r="77" spans="1:5" ht="30" customHeight="1">
+      <c r="A77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="30" customHeight="1">
+      <c r="A78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="30" customHeight="1">
+      <c r="A79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="40" customHeight="1">
+      <c r="A80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="40" customHeight="1">
+      <c r="A81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="30" customHeight="1">
+      <c r="A82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B79" s="2" t="s">
+      <c r="B85" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C79" s="2" t="s">
+      <c r="C85" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D85" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="E85" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="80" spans="1:5" ht="60" customHeight="1">
-[...103 lines deleted...]
-      <c r="A88" s="2" t="s">
+    <row r="86" spans="1:5" ht="30" customHeight="1">
+      <c r="A86" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="30" customHeight="1">
+      <c r="A87" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="40" customHeight="1">
+      <c r="A88" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B90" s="1"/>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1"/>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B88" s="2" t="s">
+      <c r="B91" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C88" s="2" t="s">
+      <c r="C91" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D91" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E88" s="2" t="s">
+      <c r="E91" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
-[...65 lines deleted...]
-    <row r="97" spans="1:5" ht="60" customHeight="1">
+    <row r="92" spans="1:5" ht="30" customHeight="1">
+      <c r="A92" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="30" customHeight="1">
+      <c r="A93" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="30" customHeight="1">
+      <c r="A94" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="30" customHeight="1">
+      <c r="A95" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="30" customHeight="1">
+      <c r="A96" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="30" customHeight="1">
       <c r="A97" s="3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>9</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="98" spans="1:5" ht="60" customHeight="1">
+    <row r="98" spans="1:5" ht="30" customHeight="1">
       <c r="A98" s="3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>9</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="30" customHeight="1">
       <c r="A99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="100" spans="1:5" ht="30" customHeight="1">
-[...47 lines deleted...]
-        <v>9</v>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B101" s="1"/>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1"/>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="30" customHeight="1">
       <c r="A103" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B103" s="3" t="s">
-        <v>9</v>
+      <c r="B103" s="4" t="s">
+        <v>119</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="104" spans="1:5" ht="30" customHeight="1">
-[...49 lines deleted...]
-      <c r="E108" s="1"/>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B105" s="1"/>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="3"/>
+      <c r="B107" s="3"/>
+      <c r="C107" s="3"/>
+      <c r="D107" s="3"/>
+      <c r="E107" s="3"/>
     </row>
     <row r="109" spans="1:5">
-      <c r="A109" s="2" t="s">
+      <c r="A109" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B109" s="2" t="s">
+      <c r="B110" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C109" s="2" t="s">
+      <c r="C110" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D110" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E109" s="2" t="s">
+      <c r="E110" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:5" ht="30" customHeight="1">
       <c r="A111" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B111" s="4" t="s">
-[...3 lines deleted...]
-        <v>140</v>
+      <c r="B111" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:5" ht="30" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B112" s="5" t="s">
-        <v>87</v>
+      <c r="B112" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="113" spans="1:5" ht="40" customHeight="1">
+    <row r="113" spans="1:5" ht="30" customHeight="1">
       <c r="A113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>141</v>
+        <v>9</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="30" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B114" s="4" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="B114" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="30" customHeight="1">
       <c r="A115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="30" customHeight="1">
       <c r="A116" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="30" customHeight="1">
       <c r="A117" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B117" s="4" t="s">
-        <v>143</v>
+      <c r="B117" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="118" spans="1:5" ht="60" customHeight="1">
-[...6 lines deleted...]
-      <c r="E118" s="6"/>
+    <row r="118" spans="1:5" ht="30" customHeight="1">
+      <c r="A118" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="122" spans="1:5" ht="30" customHeight="1">
-[...31 lines deleted...]
-      </c>
+    <row r="122" spans="1:5">
+      <c r="A122" s="3"/>
+      <c r="B122" s="3"/>
+      <c r="C122" s="3"/>
+      <c r="D122" s="3"/>
+      <c r="E122" s="3"/>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B124" s="1"/>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1"/>
     </row>
     <row r="125" spans="1:5">
-      <c r="A125" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E125" s="1"/>
+      <c r="A125" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="126" spans="1:5">
-      <c r="A126" s="2" t="s">
+      <c r="A126" s="3"/>
+      <c r="B126" s="3"/>
+      <c r="C126" s="3"/>
+      <c r="D126" s="3"/>
+      <c r="E126" s="3"/>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1"/>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B126" s="2" t="s">
+      <c r="B129" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C126" s="2" t="s">
+      <c r="C129" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D129" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E126" s="2" t="s">
+      <c r="E129" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="130" spans="1:5">
-      <c r="A130" s="2" t="s">
+      <c r="A130" s="3"/>
+      <c r="B130" s="3"/>
+      <c r="C130" s="3"/>
+      <c r="D130" s="3"/>
+      <c r="E130" s="3"/>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B132" s="1"/>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1"/>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B130" s="2" t="s">
+      <c r="B133" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C130" s="2" t="s">
+      <c r="C133" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D133" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E130" s="2" t="s">
+      <c r="E133" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="131" spans="1:5" ht="30" customHeight="1">
-[...117 lines deleted...]
-      <c r="E139" s="1"/>
+    <row r="134" spans="1:5">
+      <c r="A134" s="3"/>
+      <c r="B134" s="3"/>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3"/>
+      <c r="E134" s="3"/>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B136" s="1"/>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1"/>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="3"/>
+      <c r="B138" s="3"/>
+      <c r="C138" s="3"/>
+      <c r="D138" s="3"/>
+      <c r="E138" s="3"/>
     </row>
     <row r="140" spans="1:5">
-      <c r="A140" s="2" t="s">
+      <c r="A140" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B140" s="1"/>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1"/>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B140" s="2" t="s">
+      <c r="B141" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C140" s="2" t="s">
+      <c r="C141" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D141" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E140" s="2" t="s">
+      <c r="E141" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="141" spans="1:5" ht="30" customHeight="1">
-[...86 lines deleted...]
-      <c r="A148" s="2" t="s">
+    <row r="142" spans="1:5">
+      <c r="A142" s="3"/>
+      <c r="B142" s="3"/>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3"/>
+      <c r="E142" s="3"/>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B144" s="1"/>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1"/>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B148" s="2" t="s">
+      <c r="B145" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C148" s="2" t="s">
+      <c r="C145" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D148" s="2" t="s">
+      <c r="D145" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E148" s="2" t="s">
+      <c r="E145" s="2" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="30" customHeight="1">
+      <c r="A146" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="30" customHeight="1">
+      <c r="A147" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="30" customHeight="1">
+      <c r="A148" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="30" customHeight="1">
       <c r="A149" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B149" s="4" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="B149" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:5" ht="30" customHeight="1">
       <c r="A150" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B150" s="4" t="s">
-        <v>58</v>
+      <c r="B150" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
-[...9 lines deleted...]
-      <c r="A153" s="2" t="s">
+    <row r="151" spans="1:5" ht="30" customHeight="1">
+      <c r="A151" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="30" customHeight="1">
+      <c r="A152" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="60" customHeight="1">
+      <c r="A153" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B155" s="1"/>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1"/>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B153" s="2" t="s">
+      <c r="B156" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C153" s="2" t="s">
+      <c r="C156" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D156" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E153" s="2" t="s">
+      <c r="E156" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="157" spans="1:5">
-      <c r="A157" s="2" t="s">
+      <c r="A157" s="3"/>
+      <c r="B157" s="3"/>
+      <c r="C157" s="3"/>
+      <c r="D157" s="3"/>
+      <c r="E157" s="3"/>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B159" s="1"/>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1"/>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B157" s="2" t="s">
+      <c r="B160" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C157" s="2" t="s">
+      <c r="C160" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D157" s="2" t="s">
+      <c r="D160" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E157" s="2" t="s">
+      <c r="E160" s="2" t="s">
         <v>5</v>
-      </c>
-[...49 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:5" ht="30" customHeight="1">
       <c r="A161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:5" ht="30" customHeight="1">
       <c r="A162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>9</v>
@@ -4627,758 +4196,2088 @@
     </row>
     <row r="163" spans="1:5" ht="30" customHeight="1">
       <c r="A163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="30" customHeight="1">
       <c r="A164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C164" s="4" t="s">
-        <v>163</v>
+      <c r="C164" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
-[...30 lines deleted...]
-      <c r="E168" s="3"/>
+    <row r="165" spans="1:5" ht="30" customHeight="1">
+      <c r="A165" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="30" customHeight="1">
+      <c r="A166" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="30" customHeight="1">
+      <c r="A167" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="60" customHeight="1">
+      <c r="A168" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="B170" s="1"/>
       <c r="C170" s="1"/>
       <c r="D170" s="1"/>
       <c r="E170" s="1"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
-[...16 lines deleted...]
-      <c r="A175" s="2" t="s">
+    <row r="172" spans="1:5" ht="30" customHeight="1">
+      <c r="A172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="30" customHeight="1">
+      <c r="A173" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="30" customHeight="1">
+      <c r="A174" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="30" customHeight="1">
+      <c r="A175" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="30" customHeight="1">
+      <c r="A176" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="30" customHeight="1">
+      <c r="A177" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="30" customHeight="1">
+      <c r="A178" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="30" customHeight="1">
+      <c r="A179" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E179" s="6" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B181" s="1"/>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B175" s="2" t="s">
+      <c r="B182" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C175" s="2" t="s">
+      <c r="C182" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D175" s="2" t="s">
+      <c r="D182" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E175" s="2" t="s">
+      <c r="E182" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
-[...16 lines deleted...]
-      <c r="A179" s="2" t="s">
+    <row r="183" spans="1:5">
+      <c r="A183" s="3"/>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
+      <c r="E183" s="3"/>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B185" s="1"/>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1"/>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B179" s="2" t="s">
+      <c r="B186" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C179" s="2" t="s">
+      <c r="C186" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D186" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E179" s="2" t="s">
+      <c r="E186" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="180" spans="1:5" ht="30" customHeight="1">
-[...26 lines deleted...]
-      <c r="A183" s="2" t="s">
+    <row r="187" spans="1:5" ht="30" customHeight="1">
+      <c r="A187" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="30" customHeight="1">
+      <c r="A188" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="30" customHeight="1">
+      <c r="A189" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="30" customHeight="1">
+      <c r="A190" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="30" customHeight="1">
+      <c r="A191" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="30" customHeight="1">
+      <c r="A192" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="30" customHeight="1">
+      <c r="A193" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="30" customHeight="1">
+      <c r="A194" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B196" s="1"/>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1"/>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B183" s="2" t="s">
+      <c r="B197" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C183" s="2" t="s">
+      <c r="C197" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D197" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E183" s="2" t="s">
+      <c r="E197" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
-[...16 lines deleted...]
-      <c r="A187" s="2" t="s">
+    <row r="198" spans="1:5">
+      <c r="A198" s="3"/>
+      <c r="B198" s="3"/>
+      <c r="C198" s="3"/>
+      <c r="D198" s="3"/>
+      <c r="E198" s="3"/>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B200" s="1"/>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1"/>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B187" s="2" t="s">
+      <c r="B201" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C187" s="2" t="s">
+      <c r="C201" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D201" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E187" s="2" t="s">
+      <c r="E201" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
-[...16 lines deleted...]
-      <c r="A191" s="2" t="s">
+    <row r="202" spans="1:5">
+      <c r="A202" s="3"/>
+      <c r="B202" s="3"/>
+      <c r="C202" s="3"/>
+      <c r="D202" s="3"/>
+      <c r="E202" s="3"/>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B204" s="1"/>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1"/>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B191" s="2" t="s">
+      <c r="B205" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C191" s="2" t="s">
+      <c r="C205" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D205" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E191" s="2" t="s">
+      <c r="E205" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
-[...16 lines deleted...]
-      <c r="A195" s="2" t="s">
+    <row r="206" spans="1:5">
+      <c r="A206" s="3"/>
+      <c r="B206" s="3"/>
+      <c r="C206" s="3"/>
+      <c r="D206" s="3"/>
+      <c r="E206" s="3"/>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B208" s="1"/>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1"/>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B195" s="2" t="s">
+      <c r="B209" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C195" s="2" t="s">
+      <c r="C209" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="D209" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E195" s="2" t="s">
+      <c r="E209" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
-[...182 lines deleted...]
-      </c>
+    <row r="210" spans="1:5">
+      <c r="A210" s="3"/>
+      <c r="B210" s="3"/>
+      <c r="C210" s="3"/>
+      <c r="D210" s="3"/>
+      <c r="E210" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="B212" s="1"/>
       <c r="C212" s="1"/>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3"/>
       <c r="B214" s="3"/>
       <c r="C214" s="3"/>
       <c r="D214" s="3"/>
       <c r="E214" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="B216" s="1"/>
       <c r="C216" s="1"/>
       <c r="D216" s="1"/>
       <c r="E216" s="1"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3"/>
       <c r="B218" s="3"/>
       <c r="C218" s="3"/>
       <c r="D218" s="3"/>
       <c r="E218" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
       <c r="B220" s="1"/>
       <c r="C220" s="1"/>
       <c r="D220" s="1"/>
       <c r="E220" s="1"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3"/>
       <c r="B222" s="3"/>
       <c r="C222" s="3"/>
       <c r="D222" s="3"/>
       <c r="E222" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
-        <v>179</v>
+        <v>145</v>
       </c>
       <c r="B224" s="1"/>
       <c r="C224" s="1"/>
       <c r="D224" s="1"/>
       <c r="E224" s="1"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3"/>
       <c r="B226" s="3"/>
       <c r="C226" s="3"/>
       <c r="D226" s="3"/>
       <c r="E226" s="3"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
-        <v>180</v>
+        <v>146</v>
       </c>
       <c r="B228" s="1"/>
       <c r="C228" s="1"/>
       <c r="D228" s="1"/>
       <c r="E228" s="1"/>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
-[...16 lines deleted...]
-      <c r="A233" s="2" t="s">
+    <row r="230" spans="1:5" ht="30" customHeight="1">
+      <c r="A230" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="30" customHeight="1">
+      <c r="A231" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="30" customHeight="1">
+      <c r="A232" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="30" customHeight="1">
+      <c r="A233" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="30" customHeight="1">
+      <c r="A234" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="30" customHeight="1">
+      <c r="A235" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="30" customHeight="1">
+      <c r="A236" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="30" customHeight="1">
+      <c r="A237" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B239" s="1"/>
+      <c r="C239" s="1"/>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1"/>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B233" s="2" t="s">
+      <c r="B240" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C233" s="2" t="s">
+      <c r="C240" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="D240" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E233" s="2" t="s">
+      <c r="E240" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
-[...4 lines deleted...]
-      <c r="E234" s="3"/>
+    <row r="241" spans="1:5">
+      <c r="A241" s="3"/>
+      <c r="B241" s="3"/>
+      <c r="C241" s="3"/>
+      <c r="D241" s="3"/>
+      <c r="E241" s="3"/>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B243" s="1"/>
+      <c r="C243" s="1"/>
+      <c r="D243" s="1"/>
+      <c r="E243" s="1"/>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="30" customHeight="1">
+      <c r="A245" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="30" customHeight="1">
+      <c r="A246" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="30" customHeight="1">
+      <c r="A247" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="30" customHeight="1">
+      <c r="A248" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="30" customHeight="1">
+      <c r="A249" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="30" customHeight="1">
+      <c r="A250" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="30" customHeight="1">
+      <c r="A251" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="30" customHeight="1">
+      <c r="A252" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E252" s="6" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B254" s="1"/>
+      <c r="C254" s="1"/>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1"/>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="3"/>
+      <c r="B256" s="3"/>
+      <c r="C256" s="3"/>
+      <c r="D256" s="3"/>
+      <c r="E256" s="3"/>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B258" s="1"/>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1"/>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="3"/>
+      <c r="B260" s="3"/>
+      <c r="C260" s="3"/>
+      <c r="D260" s="3"/>
+      <c r="E260" s="3"/>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B262" s="1"/>
+      <c r="C262" s="1"/>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1"/>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="3"/>
+      <c r="B264" s="3"/>
+      <c r="C264" s="3"/>
+      <c r="D264" s="3"/>
+      <c r="E264" s="3"/>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B266" s="1"/>
+      <c r="C266" s="1"/>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1"/>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="3"/>
+      <c r="B268" s="3"/>
+      <c r="C268" s="3"/>
+      <c r="D268" s="3"/>
+      <c r="E268" s="3"/>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B270" s="1"/>
+      <c r="C270" s="1"/>
+      <c r="D270" s="1"/>
+      <c r="E270" s="1"/>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="3"/>
+      <c r="B272" s="3"/>
+      <c r="C272" s="3"/>
+      <c r="D272" s="3"/>
+      <c r="E272" s="3"/>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B274" s="1"/>
+      <c r="C274" s="1"/>
+      <c r="D274" s="1"/>
+      <c r="E274" s="1"/>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="3"/>
+      <c r="B276" s="3"/>
+      <c r="C276" s="3"/>
+      <c r="D276" s="3"/>
+      <c r="E276" s="3"/>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B278" s="1"/>
+      <c r="C278" s="1"/>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1"/>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" ht="30" customHeight="1">
+      <c r="A280" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" ht="30" customHeight="1">
+      <c r="A281" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="30" customHeight="1">
+      <c r="A282" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="30" customHeight="1">
+      <c r="A283" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="30" customHeight="1">
+      <c r="A284" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="30" customHeight="1">
+      <c r="A285" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="30" customHeight="1">
+      <c r="A286" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="30" customHeight="1">
+      <c r="A287" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E287" s="6" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B289" s="1"/>
+      <c r="C289" s="1"/>
+      <c r="D289" s="1"/>
+      <c r="E289" s="1"/>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="3"/>
+      <c r="B291" s="3"/>
+      <c r="C291" s="3"/>
+      <c r="D291" s="3"/>
+      <c r="E291" s="3"/>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B293" s="1"/>
+      <c r="C293" s="1"/>
+      <c r="D293" s="1"/>
+      <c r="E293" s="1"/>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="3"/>
+      <c r="B295" s="3"/>
+      <c r="C295" s="3"/>
+      <c r="D295" s="3"/>
+      <c r="E295" s="3"/>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B297" s="1"/>
+      <c r="C297" s="1"/>
+      <c r="D297" s="1"/>
+      <c r="E297" s="1"/>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="3"/>
+      <c r="B299" s="3"/>
+      <c r="C299" s="3"/>
+      <c r="D299" s="3"/>
+      <c r="E299" s="3"/>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B301" s="1"/>
+      <c r="C301" s="1"/>
+      <c r="D301" s="1"/>
+      <c r="E301" s="1"/>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="3"/>
+      <c r="B303" s="3"/>
+      <c r="C303" s="3"/>
+      <c r="D303" s="3"/>
+      <c r="E303" s="3"/>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B305" s="1"/>
+      <c r="C305" s="1"/>
+      <c r="D305" s="1"/>
+      <c r="E305" s="1"/>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="3"/>
+      <c r="B307" s="3"/>
+      <c r="C307" s="3"/>
+      <c r="D307" s="3"/>
+      <c r="E307" s="3"/>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B309" s="1"/>
+      <c r="C309" s="1"/>
+      <c r="D309" s="1"/>
+      <c r="E309" s="1"/>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="3"/>
+      <c r="B311" s="3"/>
+      <c r="C311" s="3"/>
+      <c r="D311" s="3"/>
+      <c r="E311" s="3"/>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B313" s="1"/>
+      <c r="C313" s="1"/>
+      <c r="D313" s="1"/>
+      <c r="E313" s="1"/>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" ht="30" customHeight="1">
+      <c r="A315" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" ht="30" customHeight="1">
+      <c r="A316" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" ht="30" customHeight="1">
+      <c r="A317" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" ht="30" customHeight="1">
+      <c r="A318" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B318" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" ht="30" customHeight="1">
+      <c r="A319" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" ht="30" customHeight="1">
+      <c r="A320" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" ht="30" customHeight="1">
+      <c r="A321" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" ht="30" customHeight="1">
+      <c r="A322" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B322" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E322" s="6" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B324" s="1"/>
+      <c r="C324" s="1"/>
+      <c r="D324" s="1"/>
+      <c r="E324" s="1"/>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="3"/>
+      <c r="B326" s="3"/>
+      <c r="C326" s="3"/>
+      <c r="D326" s="3"/>
+      <c r="E326" s="3"/>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B328" s="1"/>
+      <c r="C328" s="1"/>
+      <c r="D328" s="1"/>
+      <c r="E328" s="1"/>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="3"/>
+      <c r="B330" s="3"/>
+      <c r="C330" s="3"/>
+      <c r="D330" s="3"/>
+      <c r="E330" s="3"/>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B332" s="1"/>
+      <c r="C332" s="1"/>
+      <c r="D332" s="1"/>
+      <c r="E332" s="1"/>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="3"/>
+      <c r="B334" s="3"/>
+      <c r="C334" s="3"/>
+      <c r="D334" s="3"/>
+      <c r="E334" s="3"/>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B336" s="1"/>
+      <c r="C336" s="1"/>
+      <c r="D336" s="1"/>
+      <c r="E336" s="1"/>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="3"/>
+      <c r="B338" s="3"/>
+      <c r="C338" s="3"/>
+      <c r="D338" s="3"/>
+      <c r="E338" s="3"/>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B340" s="1"/>
+      <c r="C340" s="1"/>
+      <c r="D340" s="1"/>
+      <c r="E340" s="1"/>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="3"/>
+      <c r="B342" s="3"/>
+      <c r="C342" s="3"/>
+      <c r="D342" s="3"/>
+      <c r="E342" s="3"/>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B344" s="1"/>
+      <c r="C344" s="1"/>
+      <c r="D344" s="1"/>
+      <c r="E344" s="1"/>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" s="3"/>
+      <c r="B346" s="3"/>
+      <c r="C346" s="3"/>
+      <c r="D346" s="3"/>
+      <c r="E346" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="46">
+  <mergeCells count="62">
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="A13:E13"/>
-    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A14:E14"/>
     <mergeCell ref="A25:E25"/>
-    <mergeCell ref="A34:E34"/>
+    <mergeCell ref="A27:E27"/>
     <mergeCell ref="A36:E36"/>
-    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A38:E38"/>
     <mergeCell ref="A49:E49"/>
-    <mergeCell ref="A58:E58"/>
+    <mergeCell ref="A51:E51"/>
     <mergeCell ref="A60:E60"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A69:E69"/>
     <mergeCell ref="A71:E71"/>
-    <mergeCell ref="A73:E73"/>
-[...8 lines deleted...]
-    <mergeCell ref="A118:E118"/>
+    <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A84:E84"/>
+    <mergeCell ref="A90:E90"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A109:E109"/>
     <mergeCell ref="A120:E120"/>
-    <mergeCell ref="A125:E125"/>
-[...7 lines deleted...]
-    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A128:E128"/>
+    <mergeCell ref="A132:E132"/>
+    <mergeCell ref="A136:E136"/>
+    <mergeCell ref="A140:E140"/>
+    <mergeCell ref="A144:E144"/>
+    <mergeCell ref="A155:E155"/>
+    <mergeCell ref="A159:E159"/>
     <mergeCell ref="A170:E170"/>
-    <mergeCell ref="A174:E174"/>
-[...6 lines deleted...]
-    <mergeCell ref="A202:E202"/>
+    <mergeCell ref="A181:E181"/>
+    <mergeCell ref="A185:E185"/>
+    <mergeCell ref="A196:E196"/>
+    <mergeCell ref="A200:E200"/>
+    <mergeCell ref="A204:E204"/>
+    <mergeCell ref="A208:E208"/>
     <mergeCell ref="A212:E212"/>
     <mergeCell ref="A216:E216"/>
     <mergeCell ref="A220:E220"/>
     <mergeCell ref="A224:E224"/>
     <mergeCell ref="A228:E228"/>
-    <mergeCell ref="A232:E232"/>
+    <mergeCell ref="A239:E239"/>
+    <mergeCell ref="A243:E243"/>
+    <mergeCell ref="A254:E254"/>
+    <mergeCell ref="A258:E258"/>
+    <mergeCell ref="A262:E262"/>
+    <mergeCell ref="A266:E266"/>
+    <mergeCell ref="A270:E270"/>
+    <mergeCell ref="A274:E274"/>
+    <mergeCell ref="A278:E278"/>
+    <mergeCell ref="A289:E289"/>
+    <mergeCell ref="A293:E293"/>
+    <mergeCell ref="A297:E297"/>
+    <mergeCell ref="A301:E301"/>
+    <mergeCell ref="A305:E305"/>
+    <mergeCell ref="A309:E309"/>
+    <mergeCell ref="A313:E313"/>
+    <mergeCell ref="A324:E324"/>
+    <mergeCell ref="A328:E328"/>
+    <mergeCell ref="A332:E332"/>
+    <mergeCell ref="A336:E336"/>
+    <mergeCell ref="A340:E340"/>
+    <mergeCell ref="A344:E344"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Schedule Export</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>