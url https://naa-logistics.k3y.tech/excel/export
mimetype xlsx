--- v2 (2026-04-15)
+++ v3 (2026-05-30)
@@ -10,1690 +10,2109 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Schedule Export" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="173">
-[...1 lines deleted...]
-    <t>Monday, (13/04/2026)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="222">
+  <si>
+    <t>Monday, (25/05/2026)</t>
   </si>
   <si>
     <t>Vehicle &amp; Driver</t>
   </si>
   <si>
     <t>1st Trip</t>
   </si>
   <si>
     <t>2nd Trip</t>
   </si>
   <si>
     <t>3rd Trip</t>
   </si>
   <si>
     <t>Remark</t>
+  </si>
+  <si>
+    <t>WAWAN
+VEA 2019
+10.65 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ASLI@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) CITICHAIR@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) BEYOND@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MATRIX@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Z) SKS 8m</t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>KHUSAIRI
 MDN 2022
 10.65 Ton</t>
   </si>
   <si>
-    <t>(P) DAIKEI 4 RACK@</t>
-[...8 lines deleted...]
-    <t>IKHWAN
+    <t>(P) NAA &gt; NAR</t>
+  </si>
+  <si>
+    <t>(P) GMK@</t>
+  </si>
+  <si>
+    <t>GMK (AB)</t>
+  </si>
+  <si>
+    <t>ZULKIPLI
+BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) Carrier 2 pallet</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) M-SHYERI@  PALLET</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) Brite coat 5 pallet</t>
+  </si>
+  <si>
+    <t>HASIF
+BPA 5044
+8.7 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) PCA SIGN@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) PCA GROUP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MAYTECH@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) NAA &gt; NAR 10PM</t>
+  </si>
+  <si>
+    <t>HASIM
 BMR 3526
 10.3 Ton</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) YORK@</t>
+      <t>(P) BREEZWAY@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) AAF@</t>
-[...22 lines deleted...]
-      <t>(P) NAA &gt; NAR</t>
+      <t>(P) HWA GUAN@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) KINGDEN 2 PALLET</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) ADVANCE@</t>
-[...85 lines deleted...]
-BEEANTAH (AB) REJECT</t>
+      <t>(P) KINGDEN@ 1 RACK</t>
+    </r>
   </si>
   <si>
     <t>ISMAIL
 VBE 7688
 3.75 Ton</t>
   </si>
   <si>
+    <t>(P) DAIKIN DF@ 3 PALLET</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) COMPOSITE@</t>
+      <t>(P) SATU NAGA-BESSTAR@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Z) 2 tong kayu banting</t>
+    </r>
+  </si>
+  <si>
+    <t>BAKAR
+DEN 2023
+3.75 Ton</t>
+  </si>
+  <si>
+    <t>(P) YORK@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) WIN FIBER@</t>
-[...11 lines deleted...]
-      <t>(P) ANGSANA-NEWLIFE</t>
+      <t>(P) MOKYTECH@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF0000FF"/>
-[...57 lines deleted...]
-        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) YHL@</t>
+      <t>(P) ALUTECH@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) CHAN CHON@</t>
-[...475 lines deleted...]
-    <t>(P) AAF@</t>
+      <t>(P) GREENWINDOWS@</t>
+    </r>
   </si>
   <si>
     <t>ASRI
 BLV 4686
 4.85 Ton</t>
   </si>
   <si>
-    <t>(P) NAA &gt; NAR</t>
+    <t>Tuesday, (26/05/2026)</t>
+  </si>
+  <si>
+    <t>(P) LSL@</t>
+  </si>
+  <si>
+    <t>LSL (AB)
+GMK (AB)</t>
+  </si>
+  <si>
+    <t>(P) OPTIMA@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EUPLAN-MICROTOP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SKB</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) KINGDEN 1 BUNDLE</t>
+    </r>
+  </si>
+  <si>
+    <t>KINGDEN (AB) 1 RACK</t>
+  </si>
+  <si>
+    <t>ISMAIL
+BMR 3526
+10.3 Ton</t>
+  </si>
+  <si>
+    <t>(P) TROX@</t>
+  </si>
+  <si>
+    <t>DAIKEI(AB)</t>
+  </si>
+  <si>
+    <t>(P) EAGLE@</t>
+  </si>
+  <si>
+    <t>(Z) LSL 2 RACK</t>
+  </si>
+  <si>
+    <t>LSL (AB)</t>
+  </si>
+  <si>
+    <t>(P) MILLEON 2 RACK</t>
+  </si>
+  <si>
+    <t>(P) Site puncak alam</t>
+  </si>
+  <si>
+    <t>SKYFEILD (AB)</t>
+  </si>
+  <si>
+    <t>KHUSAIRI
+HASIM
+MDN 2022
+10.65 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MNPL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ALLIED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) CAMOOR</t>
+    </r>
+  </si>
+  <si>
+    <t>MNPL (AB) PALLET</t>
+  </si>
+  <si>
+    <t>Wednesday, (27/05/2026)</t>
+  </si>
+  <si>
+    <t>PUBLIC HOLIDAY</t>
+  </si>
+  <si>
+    <t>Thursday, (28/05/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) GMK@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(G) GMK 2 pallet</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) SMITH-PORT KLANG@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) BREEZWAY@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AFN@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(H) Alcas </t>
+    </r>
+  </si>
+  <si>
+    <t>BREEZWAY (AB)</t>
+  </si>
+  <si>
+    <t>ZULKIPLI
+DEN 2023
+3.75 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MAYAIR@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) OCTAGON@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MISUMI- I MIDORI@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) DAIKIN DF- 1 PALLET</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) GHL@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EAGLE@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) THREE &amp; THREE</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) 1/2 DAY - EL</t>
+  </si>
+  <si>
+    <t>(P) HUP SOON 4 RACK@</t>
+  </si>
+  <si>
+    <t>KINGDEN (AB)</t>
+  </si>
+  <si>
+    <t>BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <t>(P) HINO WORKSOP</t>
+  </si>
+  <si>
+    <t>NOTE:
+BAKAR - ON LEAVE
+WAWAN - OL(PM) - EL</t>
+  </si>
+  <si>
+    <t>Friday, (29/05/2026)</t>
+  </si>
+  <si>
+    <t>(P) ONE DRAGON-QTS@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ROLASHADES@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) Brite Coat 4 pallet@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MOKYTECH@</t>
+    </r>
+  </si>
+  <si>
+    <t>HASIF
+DEN 2023
+3.75 Ton</t>
+  </si>
+  <si>
+    <t>(P) LINKK@</t>
+  </si>
+  <si>
+    <t>(I) LSL</t>
+  </si>
+  <si>
+    <t>DAIKEI (AB)
+LSL (AB)</t>
+  </si>
+  <si>
+    <t>(P) DAIKIN 4 RACK</t>
+  </si>
+  <si>
+    <t>(P) DAIKIN-BANTING 4 RACK@</t>
+  </si>
+  <si>
+    <t>ZAIDI
+BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <t>(P) CAMOOR@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(A) Teknion 2 Rack</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(I) MERRYFAIR@</t>
+    </r>
+  </si>
+  <si>
+    <t>Teknion 1 Rack + 2 Tong Scrap (AB)</t>
+  </si>
+  <si>
+    <t>ZULKIPLI
+WAWAN
+VEA 2019
+10.65 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) WECONTECH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AIRE GROUP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) UEC CLEANROOM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MDS ADVANCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) TWIN METAL</t>
+    </r>
+  </si>
+  <si>
+    <t>PENANG NAA</t>
+  </si>
+  <si>
+    <t>NOTE:
+BAKAR - ON LEAVE</t>
+  </si>
+  <si>
+    <t>Saturday, (30/05/2026)</t>
+  </si>
+  <si>
+    <t>ZULKIPLI
+VEA 2019
+10.65 Ton</t>
+  </si>
+  <si>
+    <t>(P) DAIKIN 4 RACK@</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(I) LSL </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ASLI@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(P) SKYFIELD </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(I) MILLEON 1RACK</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) 1PM</t>
+  </si>
+  <si>
+    <t>(P) GMK@ 4 RACK</t>
+  </si>
+  <si>
+    <t>(P) BILLET TRANSFER</t>
+  </si>
+  <si>
+    <t>Microtop (AB)</t>
+  </si>
+  <si>
+    <t>(I) KINGDEN</t>
+  </si>
+  <si>
+    <t>HUP SOON (AB) 11002 1PCS
+KINGDEN(AB) 7M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) WORKSHOP TYRE 10AM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) NAA &gt; NAR</t>
+    </r>
   </si>
   <si>
     <t>IKHWAN
 BLF 4408
 5.5 Ton</t>
   </si>
   <si>
-    <t>NOTE:
-[...23 lines deleted...]
-    <t>ENIGMA MARKETING (AB)</t>
+    <t>(I) Mah Swee Tee</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) HWA GUAN@</t>
+      <t>(P) NAA SCRAP</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) NAR SCRAP</t>
+    </r>
+  </si>
+  <si>
+    <t>ZAIDI
+BLV 4686
+4.85 Ton</t>
+  </si>
+  <si>
+    <t>(I) NAA &gt; NAR</t>
+  </si>
+  <si>
+    <t>POWER METAL (AB) - HARIS</t>
+  </si>
+  <si>
+    <t>NOTE:
+ASRI - ON LEAVE
+WAWAN - ON LEAVE</t>
+  </si>
+  <si>
+    <t>Sunday, (31/05/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (01/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) PUBLIC HOLIDAY</t>
+  </si>
+  <si>
+    <t>Tuesday, (02/06/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) AFN@</t>
+      <t>(P) EMERSON@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">(P) BREEZWAY@ 14928 </t>
-[...14 lines deleted...]
-      <t>(P) ONE DRAGON-BEAUGATES@</t>
+      <t>(P) PIXIO 1 BOX@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) GDD@</t>
+      <t>(I) MAYTECH</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) OPTIMA@</t>
+      <t>(G) AFN@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) SAFARI@</t>
+      <t>(P) MERRYFAIR@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) ZENITH@</t>
+  </si>
+  <si>
+    <t>(P) MATRIX@</t>
+  </si>
+  <si>
+    <t>(P) MODU@ 8 RACK 1 BUNDLE</t>
+  </si>
+  <si>
+    <t>STD (AB)</t>
+  </si>
+  <si>
+    <t>(P) BEYOND</t>
+  </si>
+  <si>
+    <t>(P) CARRIER 7 PALLET</t>
+  </si>
+  <si>
+    <t>NOTE:
+KHUSAIRI - ON LEAVE
+ISMAIL - ON LEAVE</t>
+  </si>
+  <si>
+    <t>Wednesday, (03/06/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) YORK@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) KINGDEN@</t>
-[...8 lines deleted...]
-1.0 Ton</t>
+      <t>(P) DAIKIN - DF</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) SKB@</t>
+  </si>
+  <si>
+    <t>(G) Magnetic 2 rack</t>
+  </si>
+  <si>
+    <t>(P) ALLIANCE@</t>
+  </si>
+  <si>
+    <t>(P) DAIKIN-BANTING@</t>
+  </si>
+  <si>
+    <t>(P) C S YAP@</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) UEC CLEANROOM</t>
+      <t xml:space="preserve">(P) POH HUAT </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) TWIN METAL</t>
-[...20 lines deleted...]
-      <t>(P) WECONTECH</t>
+      <t>(P) GLS</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SJ GLOBAL</t>
+    </r>
+  </si>
+  <si>
+    <t>JOHOR &amp; MELAKA</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) MISUMI-CLS</t>
+      <t>(P) PRUDENT AIRE@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) AKSESORI</t>
+      <t>(P) AMBRAX-WEI HUNG@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) VAUAXIRE@</t>
+  </si>
+  <si>
+    <t>(P) MCMEL A185 TRANSFER</t>
+  </si>
+  <si>
+    <t>Thursday, (04/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) AAF@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) M,ATRIX@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...24 lines deleted...]
-      <t>(P) PRUDENT AIRE@</t>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) NIWOTA@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(G) Eliteflex 1 rack</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) PICOTAGE-WEI HUNG@</t>
-[...14 lines deleted...]
-      <t>(P) SENSEMATIC-KAJANG</t>
+      <t>(P) PCA GROUP@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FFFF0000"/>
-[...22 lines deleted...]
-      <t>(P) Y &amp; L METAL@</t>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(I) PCA SIGN@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(Z) Carrier sample test</t>
-[...17 lines deleted...]
-      <t>(Z) EBCOTECH@</t>
+      <t>(P) LINKK@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HLS@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...19 lines deleted...]
-        <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P)  PACIFIC FACADE-H.S.P@</t>
+      <t>(P) JIANG SENG@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FFFF0000"/>
-[...19 lines deleted...]
-      <t>(P) EUPLAN-M.TOP@</t>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MYFIT@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) DENPASAR@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MNPL</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...32 lines deleted...]
-        <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) SPACE@</t>
+      <t>(P) ALLIED</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FFFF0000"/>
-[...10 lines deleted...]
-        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) DAIKIN DF@</t>
+      <t>(P) BEEANTAH</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EINDEC</t>
+    </r>
+  </si>
+  <si>
+    <t>JOHOR NAA
+EINDEC (AB) REJECT</t>
+  </si>
+  <si>
+    <t>(P) MCMEL A186 TRANSFER</t>
+  </si>
+  <si>
+    <t>Friday, (05/06/2026)</t>
+  </si>
+  <si>
+    <t>(I) LSL@</t>
+  </si>
+  <si>
+    <t>(I) GMK@</t>
+  </si>
+  <si>
+    <t>(I) TERUS MAJU@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) AAF@</t>
-[...17 lines deleted...]
-      <t>(P) MAYTECH@</t>
+      <t>(P) FILTERMATION</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) STANFORD-DOR@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) ASIA TENTS</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) ECOSIL@</t>
-[...122 lines deleted...]
-    <t>Sunday, (24/05/2026)</t>
+      <t>(P) TWIN METAL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) UEC CLEANROOM</t>
+    </r>
+  </si>
+  <si>
+    <t>Saturday, (06/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) WORKSHOP PUSPAKOM</t>
+  </si>
+  <si>
+    <t>Sunday, (07/06/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (08/06/2026)</t>
+  </si>
+  <si>
+    <t>(G) Carrier 5 pallet</t>
+  </si>
+  <si>
+    <t>(P) PUSPAKOM</t>
+  </si>
+  <si>
+    <t>Tuesday, (09/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) MCMEL A 187 TRANSFER</t>
+  </si>
+  <si>
+    <t>Wednesday, (10/06/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (11/06/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (12/06/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MODU</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AFN</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) TEKNION C50 TRANSFER</t>
+  </si>
+  <si>
+    <t>Saturday, (13/06/2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOTE:
+KHUSAIRI - ON LEAVE </t>
+  </si>
+  <si>
+    <t>Sunday, (14/06/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (15/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) DAIKIN-DF</t>
+  </si>
+  <si>
+    <t>(P) EMERSON</t>
+  </si>
+  <si>
+    <t>MISUMI-CLS</t>
+  </si>
+  <si>
+    <t>Tuesday, (16/06/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (17/06/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (18/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) JEMARAMAS</t>
+  </si>
+  <si>
+    <t>Friday, (19/06/2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(G) Carrier 4 pallet </t>
+  </si>
+  <si>
+    <t>Saturday, (20/06/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (21/06/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (22/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) CDG</t>
+  </si>
+  <si>
+    <t>Tuesday, (23/06/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (24/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) A &amp; H MEYER</t>
+  </si>
+  <si>
+    <t>Thursday, (25/06/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (26/06/2026)</t>
+  </si>
+  <si>
+    <t>(H) Y&amp;L 2 PO</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C51 TRANSFER</t>
+  </si>
+  <si>
+    <t>Saturday, (27/06/2026)</t>
+  </si>
+  <si>
+    <t>(P) FUTURISTIC</t>
+  </si>
+  <si>
+    <t>Sunday, (28/06/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (29/06/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (30/06/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (01/07/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (02/07/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (03/07/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (04/07/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (05/07/2026)</t>
   </si>
   <si>
     <t>Monday, (06/07/2026)</t>
   </si>
   <si>
     <t>BOOKING PUSPAKOM VBE 7688 &amp; MDN 2022</t>
   </si>
   <si>
     <t>Tuesday, (07/07/2026)</t>
   </si>
   <si>
     <t>Wednesday, (08/07/2026)</t>
   </si>
   <si>
     <t>Thursday, (09/07/2026)</t>
   </si>
   <si>
     <t>Friday, (10/07/2026)</t>
   </si>
   <si>
     <t>Saturday, (11/07/2026)</t>
   </si>
   <si>
     <t>Sunday, (12/07/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (13/07/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (14/07/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (15/07/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (16/07/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (17/07/2026)</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C52 TRANSFER</t>
+  </si>
+  <si>
+    <t>Saturday, (18/07/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (19/07/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (27/07/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (28/07/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (29/07/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (30/07/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (31/07/2026)</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C53 TRANSFER</t>
+  </si>
+  <si>
+    <t>Saturday, (01/08/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (02/08/2026)</t>
   </si>
   <si>
     <t>Monday, (17/08/2026)</t>
   </si>
   <si>
     <t>BOOKING PUSPAKOM VEA 2019</t>
   </si>
   <si>
     <t>Tuesday, (18/08/2026)</t>
   </si>
   <si>
     <t>Wednesday, (19/08/2026)</t>
   </si>
   <si>
     <t>Thursday, (20/08/2026)</t>
   </si>
   <si>
     <t>Friday, (21/08/2026)</t>
   </si>
   <si>
     <t>Saturday, (22/08/2026)</t>
   </si>
   <si>
     <t>Sunday, (23/08/2026)</t>
   </si>
@@ -1705,58 +2124,58 @@
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF0000FF"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -1773,57 +2192,57 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2080,1602 +2499,1620 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E346"/>
+  <dimension ref="A1:E418"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="60" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="60" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="D4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="60" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="3" t="s">
-        <v>9</v>
+      <c r="C5" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="80" customHeight="1">
+    <row r="6" spans="1:5" ht="60" customHeight="1">
       <c r="A6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="3" t="s">
-        <v>9</v>
+      <c r="D6" s="4" t="s">
+        <v>19</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="60" customHeight="1">
       <c r="A7" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="60" customHeight="1">
       <c r="A8" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="30" customHeight="1">
+    <row r="9" spans="1:5" ht="60" customHeight="1">
       <c r="A9" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>27</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="60" customHeight="1">
       <c r="A10" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="60" customHeight="1">
+      <c r="A14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="60" customHeight="1">
+      <c r="A15" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...55 lines deleted...]
-        <v>5</v>
+      <c r="B15" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="60" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>37</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="60" customHeight="1">
       <c r="A17" s="3" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>6</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>40</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>11</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" ht="80" customHeight="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="60" customHeight="1">
       <c r="A18" s="3" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="60" customHeight="1">
       <c r="A19" s="3" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>29</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" ht="60" customHeight="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="80" customHeight="1">
       <c r="A20" s="3" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="C20" s="4" t="s">
         <v>45</v>
       </c>
+      <c r="B20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="D20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="3" t="s">
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...27 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="30" customHeight="1">
+      <c r="A24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="4" t="s">
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="60" customHeight="1">
+      <c r="A28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B24" s="4" t="s">
-[...44 lines deleted...]
-        <v>5</v>
+      <c r="D28" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="60" customHeight="1">
       <c r="A29" s="3" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>19</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="60" customHeight="1">
       <c r="A30" s="3" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="60" customHeight="1">
       <c r="A31" s="3" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>23</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="60" customHeight="1">
       <c r="A32" s="3" t="s">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>59</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="60" customHeight="1">
       <c r="A33" s="3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>17</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E33" s="3" t="s">
-        <v>9</v>
+      <c r="E33" s="5" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="60" customHeight="1">
       <c r="A34" s="3" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="60" customHeight="1">
+    <row r="35" spans="1:5" ht="40" customHeight="1">
       <c r="A35" s="3" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>63</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="36" spans="1:5" ht="80" customHeight="1">
-[...6 lines deleted...]
-      <c r="E36" s="5"/>
+    <row r="36" spans="1:5" ht="60" customHeight="1">
+      <c r="A36" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="60" customHeight="1">
       <c r="A40" s="3" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="60" customHeight="1">
       <c r="A41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D41" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="3" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="60" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="60" customHeight="1">
       <c r="A43" s="3" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>20</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="60" customHeight="1">
       <c r="A44" s="3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>75</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E44" s="3" t="s">
-        <v>82</v>
+      <c r="E44" s="5" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="60" customHeight="1">
       <c r="A45" s="3" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>29</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>11</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="46" spans="1:5" ht="30" customHeight="1">
+    <row r="46" spans="1:5" ht="100" customHeight="1">
       <c r="A46" s="3" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="60" customHeight="1">
-      <c r="A47" s="3" t="s">
+      <c r="A47" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B47" s="3" t="s">
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="60" customHeight="1">
+      <c r="A51" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="60" customHeight="1">
+      <c r="A52" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="3" t="s">
+      <c r="B52" s="4" t="s">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="3" t="s">
+      <c r="C52" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="B48" s="3" t="s">
+      <c r="D52" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="60" customHeight="1">
+      <c r="A53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="C48" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="3" t="s">
+      <c r="C53" s="6" t="s">
         <v>88</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A51" s="1" t="s">
+      <c r="D53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="60" customHeight="1">
+      <c r="A54" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="B51" s="1"/>
-[...5 lines deleted...]
-      <c r="A52" s="2" t="s">
+      <c r="C54" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="60" customHeight="1">
+      <c r="A55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="60" customHeight="1">
+      <c r="A56" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="60" customHeight="1">
+      <c r="A57" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="60" customHeight="1">
+      <c r="A58" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="60" customHeight="1">
+      <c r="A59" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B52" s="2" t="s">
+      <c r="B62" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C52" s="2" t="s">
+      <c r="C62" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D62" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="E62" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="53" spans="1:5" ht="30" customHeight="1">
-[...135 lines deleted...]
-    </row>
     <row r="63" spans="1:5">
-      <c r="A63" s="2" t="s">
+      <c r="A63" s="3"/>
+      <c r="B63" s="3"/>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B63" s="2" t="s">
+      <c r="B66" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C63" s="2" t="s">
+      <c r="C66" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D66" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="E66" s="2" t="s">
         <v>5</v>
-      </c>
-[...49 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="30" customHeight="1">
       <c r="A67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C67" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B68" s="6" t="s">
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="60" customHeight="1">
+      <c r="A71" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="60" customHeight="1">
+      <c r="A72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="C68" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A69" s="5" t="s">
+      <c r="C72" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="60" customHeight="1">
+      <c r="A73" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="B69" s="5"/>
-[...5 lines deleted...]
-      <c r="A71" s="1" t="s">
+      <c r="C73" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="B71" s="1"/>
-[...5 lines deleted...]
-      <c r="A72" s="2" t="s">
+      <c r="D73" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="60" customHeight="1">
+      <c r="A74" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="60" customHeight="1">
+      <c r="A75" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="60" customHeight="1">
+      <c r="A76" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="60" customHeight="1">
+      <c r="A77" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B72" s="2" t="s">
+      <c r="B80" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C72" s="2" t="s">
+      <c r="C80" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D80" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="E80" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...100 lines deleted...]
-    <row r="81" spans="1:5" ht="40" customHeight="1">
+    <row r="81" spans="1:5" ht="30" customHeight="1">
       <c r="A81" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B81" s="3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B81" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>12</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="82" spans="1:5" ht="30" customHeight="1">
+    <row r="82" spans="1:5" ht="40" customHeight="1">
       <c r="A82" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B82" s="4" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B82" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>117</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
-[...25 lines deleted...]
-    <row r="86" spans="1:5" ht="30" customHeight="1">
+    <row r="83" spans="1:5" ht="30" customHeight="1">
+      <c r="A83" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="30" customHeight="1">
+      <c r="A84" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="60" customHeight="1">
+      <c r="A85" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="40" customHeight="1">
       <c r="A86" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="4" t="s">
-        <v>30</v>
+      <c r="B86" s="3" t="s">
+        <v>124</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:5" ht="30" customHeight="1">
       <c r="A87" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="88" spans="1:5" ht="40" customHeight="1">
+    <row r="88" spans="1:5" ht="30" customHeight="1">
       <c r="A88" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B88" s="3" t="s">
-        <v>116</v>
+      <c r="B88" s="4" t="s">
+        <v>126</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
-[...6 lines deleted...]
-      <c r="E90" s="1"/>
+    <row r="89" spans="1:5" ht="60" customHeight="1">
+      <c r="A89" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
     </row>
     <row r="91" spans="1:5">
-      <c r="A91" s="2" t="s">
+      <c r="A91" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B91" s="1"/>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1"/>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B91" s="2" t="s">
+      <c r="B92" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C91" s="2" t="s">
+      <c r="C92" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D92" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E91" s="2" t="s">
+      <c r="E92" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="30" customHeight="1">
       <c r="A93" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B93" s="3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B93" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>12</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="94" spans="1:5" ht="30" customHeight="1">
+    <row r="94" spans="1:5" ht="40" customHeight="1">
       <c r="A94" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B94" s="3" t="s">
-        <v>9</v>
+      <c r="B94" s="6" t="s">
+        <v>128</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>9</v>
+        <v>129</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="95" spans="1:5" ht="30" customHeight="1">
+    <row r="95" spans="1:5" ht="80" customHeight="1">
       <c r="A95" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:5" ht="30" customHeight="1">
       <c r="A96" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B96" s="3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B96" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="97" spans="1:5" ht="30" customHeight="1">
+    <row r="97" spans="1:5" ht="60" customHeight="1">
       <c r="A97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>131</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>132</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:5" ht="30" customHeight="1">
       <c r="A98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="99" spans="1:5" ht="30" customHeight="1">
+    <row r="99" spans="1:5" ht="80" customHeight="1">
       <c r="A99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>9</v>
+        <v>133</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>9</v>
-[...9 lines deleted...]
-      <c r="E101" s="1"/>
+        <v>134</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="30" customHeight="1">
+      <c r="A100" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="2" t="s">
+      <c r="A102" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B102" s="1"/>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B102" s="2" t="s">
+      <c r="B103" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C102" s="2" t="s">
+      <c r="C103" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D103" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E102" s="2" t="s">
+      <c r="E103" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="103" spans="1:5" ht="30" customHeight="1">
-[...26 lines deleted...]
-      <c r="A106" s="2" t="s">
+    <row r="104" spans="1:5" ht="30" customHeight="1">
+      <c r="A104" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="30" customHeight="1">
+      <c r="A105" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="40" customHeight="1">
+      <c r="A106" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="30" customHeight="1">
+      <c r="A107" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="30" customHeight="1">
+      <c r="A108" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="30" customHeight="1">
+      <c r="A109" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="40" customHeight="1">
+      <c r="A110" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B112" s="1"/>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1"/>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B106" s="2" t="s">
+      <c r="B113" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C106" s="2" t="s">
+      <c r="C113" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D113" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E106" s="2" t="s">
+      <c r="E113" s="2" t="s">
         <v>5</v>
-      </c>
-[...82 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="30" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="30" customHeight="1">
       <c r="A115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>9</v>
@@ -3706,480 +4143,595 @@
       <c r="E116" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="30" customHeight="1">
       <c r="A117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:5" ht="30" customHeight="1">
       <c r="A118" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B118" s="4" t="s">
-        <v>122</v>
+      <c r="B118" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
-[...9 lines deleted...]
-      <c r="A121" s="2" t="s">
+    <row r="119" spans="1:5" ht="30" customHeight="1">
+      <c r="A119" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="30" customHeight="1">
+      <c r="A120" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="60" customHeight="1">
+      <c r="A121" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B123" s="1"/>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1"/>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B121" s="2" t="s">
+      <c r="B124" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C121" s="2" t="s">
+      <c r="C124" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D124" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E121" s="2" t="s">
+      <c r="E124" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="125" spans="1:5">
-      <c r="A125" s="2" t="s">
+      <c r="A125" s="3"/>
+      <c r="B125" s="3"/>
+      <c r="C125" s="3"/>
+      <c r="D125" s="3"/>
+      <c r="E125" s="3"/>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B127" s="1"/>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1"/>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B125" s="2" t="s">
+      <c r="B128" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C125" s="2" t="s">
+      <c r="C128" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D128" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E125" s="2" t="s">
+      <c r="E128" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
-[...16 lines deleted...]
-      <c r="A129" s="2" t="s">
+    <row r="129" spans="1:5" ht="30" customHeight="1">
+      <c r="A129" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="30" customHeight="1">
+      <c r="A130" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="30" customHeight="1">
+      <c r="A131" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="30" customHeight="1">
+      <c r="A132" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="30" customHeight="1">
+      <c r="A133" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="30" customHeight="1">
+      <c r="A134" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="30" customHeight="1">
+      <c r="A135" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="60" customHeight="1">
+      <c r="A136" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B138" s="1"/>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1"/>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B129" s="2" t="s">
+      <c r="B139" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C129" s="2" t="s">
+      <c r="C139" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D139" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E129" s="2" t="s">
+      <c r="E139" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
-[...128 lines deleted...]
-        <v>5</v>
+    <row r="140" spans="1:5" ht="30" customHeight="1">
+      <c r="A140" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="30" customHeight="1">
+      <c r="A141" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="30" customHeight="1">
+      <c r="A142" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="30" customHeight="1">
+      <c r="A143" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="30" customHeight="1">
+      <c r="A144" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="30" customHeight="1">
+      <c r="A145" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:5" ht="30" customHeight="1">
       <c r="A146" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B146" s="3" t="s">
-        <v>9</v>
+      <c r="B146" s="4" t="s">
+        <v>150</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="147" spans="1:5" ht="30" customHeight="1">
-[...125 lines deleted...]
-      <c r="E155" s="1"/>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1"/>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="3"/>
+      <c r="B150" s="3"/>
+      <c r="C150" s="3"/>
+      <c r="D150" s="3"/>
+      <c r="E150" s="3"/>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B152" s="1"/>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="3"/>
+      <c r="B154" s="3"/>
+      <c r="C154" s="3"/>
+      <c r="D154" s="3"/>
+      <c r="E154" s="3"/>
     </row>
     <row r="156" spans="1:5">
-      <c r="A156" s="2" t="s">
+      <c r="A156" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B156" s="1"/>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1"/>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B156" s="2" t="s">
+      <c r="B157" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C156" s="2" t="s">
+      <c r="C157" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D156" s="2" t="s">
+      <c r="D157" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E156" s="2" t="s">
+      <c r="E157" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
-[...29 lines deleted...]
-        <v>5</v>
+    <row r="158" spans="1:5" ht="30" customHeight="1">
+      <c r="A158" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="40" customHeight="1">
+      <c r="A159" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="30" customHeight="1">
+      <c r="A160" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:5" ht="30" customHeight="1">
       <c r="A161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:5" ht="30" customHeight="1">
       <c r="A162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>9</v>
@@ -4193,801 +4745,753 @@
       <c r="E162" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:5" ht="30" customHeight="1">
       <c r="A163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="30" customHeight="1">
       <c r="A164" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B164" s="3" t="s">
-        <v>9</v>
+      <c r="B164" s="4" t="s">
+        <v>155</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="165" spans="1:5" ht="30" customHeight="1">
-[...74 lines deleted...]
-      <c r="E170" s="1"/>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B166" s="1"/>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="3"/>
+      <c r="B168" s="3"/>
+      <c r="C168" s="3"/>
+      <c r="D168" s="3"/>
+      <c r="E168" s="3"/>
+    </row>
+    <row r="169" spans="1:5" ht="60" customHeight="1">
+      <c r="A169" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B169" s="7"/>
+      <c r="C169" s="7"/>
+      <c r="D169" s="7"/>
+      <c r="E169" s="7"/>
     </row>
     <row r="171" spans="1:5">
-      <c r="A171" s="2" t="s">
+      <c r="A171" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B171" s="1"/>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1"/>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B171" s="2" t="s">
+      <c r="B172" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C171" s="2" t="s">
+      <c r="C172" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D171" s="2" t="s">
+      <c r="D172" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E171" s="2" t="s">
+      <c r="E172" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="172" spans="1:5" ht="30" customHeight="1">
-[...81 lines deleted...]
-        <v>9</v>
+    <row r="173" spans="1:5">
+      <c r="A173" s="3"/>
+      <c r="B173" s="3"/>
+      <c r="C173" s="3"/>
+      <c r="D173" s="3"/>
+      <c r="E173" s="3"/>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B175" s="1"/>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1"/>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="177" spans="1:5" ht="30" customHeight="1">
       <c r="A177" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B177" s="3" t="s">
-        <v>9</v>
+      <c r="B177" s="4" t="s">
+        <v>160</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:5" ht="30" customHeight="1">
       <c r="A178" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B178" s="3" t="s">
-        <v>9</v>
+      <c r="B178" s="6" t="s">
+        <v>161</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:5" ht="30" customHeight="1">
       <c r="A179" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E179" s="6" t="s">
-[...34 lines deleted...]
-      <c r="E183" s="3"/>
+      <c r="E179" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="30" customHeight="1">
+      <c r="A180" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="30" customHeight="1">
+      <c r="A181" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="30" customHeight="1">
+      <c r="A182" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="30" customHeight="1">
+      <c r="A183" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>162</v>
+      </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="187" spans="1:5" ht="30" customHeight="1">
-[...145 lines deleted...]
-      <c r="A197" s="2" t="s">
+    <row r="187" spans="1:5">
+      <c r="A187" s="3"/>
+      <c r="B187" s="3"/>
+      <c r="C187" s="3"/>
+      <c r="D187" s="3"/>
+      <c r="E187" s="3"/>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B189" s="1"/>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1"/>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B197" s="2" t="s">
+      <c r="B190" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C197" s="2" t="s">
+      <c r="C190" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="D190" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E197" s="2" t="s">
+      <c r="E190" s="2" t="s">
         <v>5</v>
       </c>
     </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="3"/>
+      <c r="B191" s="3"/>
+      <c r="C191" s="3"/>
+      <c r="D191" s="3"/>
+      <c r="E191" s="3"/>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B193" s="1"/>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1"/>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="30" customHeight="1">
+      <c r="A195" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="30" customHeight="1">
+      <c r="A196" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
     <row r="198" spans="1:5">
-      <c r="A198" s="3"/>
-[...15 lines deleted...]
-      <c r="A201" s="2" t="s">
+      <c r="A198" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B198" s="1"/>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1"/>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B201" s="2" t="s">
+      <c r="B199" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C201" s="2" t="s">
+      <c r="C199" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="D199" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E201" s="2" t="s">
+      <c r="E199" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
-[...4 lines deleted...]
-      <c r="E202" s="3"/>
+    <row r="200" spans="1:5" ht="30" customHeight="1">
+      <c r="A200" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="30" customHeight="1">
+      <c r="A201" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B203" s="1"/>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1"/>
     </row>
     <row r="204" spans="1:5">
-      <c r="A204" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E204" s="1"/>
+      <c r="A204" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="205" spans="1:5">
-      <c r="A205" s="2" t="s">
+      <c r="A205" s="3"/>
+      <c r="B205" s="3"/>
+      <c r="C205" s="3"/>
+      <c r="D205" s="3"/>
+      <c r="E205" s="3"/>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B207" s="1"/>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1"/>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B205" s="2" t="s">
+      <c r="B208" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C205" s="2" t="s">
+      <c r="C208" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="D208" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E205" s="2" t="s">
+      <c r="E208" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="209" spans="1:5">
-      <c r="A209" s="2" t="s">
+      <c r="A209" s="3"/>
+      <c r="B209" s="3"/>
+      <c r="C209" s="3"/>
+      <c r="D209" s="3"/>
+      <c r="E209" s="3"/>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B211" s="1"/>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1"/>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B209" s="2" t="s">
+      <c r="B212" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C209" s="2" t="s">
+      <c r="C212" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="D212" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E209" s="2" t="s">
+      <c r="E212" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
-[...37 lines deleted...]
-      <c r="E214" s="3"/>
+    <row r="213" spans="1:5" ht="30" customHeight="1">
+      <c r="A213" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="30" customHeight="1">
+      <c r="A214" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
-        <v>143</v>
+        <v>173</v>
       </c>
       <c r="B216" s="1"/>
       <c r="C216" s="1"/>
       <c r="D216" s="1"/>
       <c r="E216" s="1"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3"/>
       <c r="B218" s="3"/>
       <c r="C218" s="3"/>
       <c r="D218" s="3"/>
       <c r="E218" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="B220" s="1"/>
       <c r="C220" s="1"/>
       <c r="D220" s="1"/>
       <c r="E220" s="1"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
-[...13 lines deleted...]
-      <c r="E224" s="1"/>
+    <row r="222" spans="1:5" ht="30" customHeight="1">
+      <c r="A222" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="30" customHeight="1">
+      <c r="A223" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="225" spans="1:5">
-      <c r="A225" s="2" t="s">
+      <c r="A225" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B225" s="1"/>
+      <c r="C225" s="1"/>
+      <c r="D225" s="1"/>
+      <c r="E225" s="1"/>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B225" s="2" t="s">
+      <c r="B226" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C225" s="2" t="s">
+      <c r="C226" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D225" s="2" t="s">
+      <c r="D226" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E225" s="2" t="s">
+      <c r="E226" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
-[...13 lines deleted...]
-      <c r="E228" s="1"/>
+    <row r="227" spans="1:5">
+      <c r="A227" s="3"/>
+      <c r="B227" s="3"/>
+      <c r="C227" s="3"/>
+      <c r="D227" s="3"/>
+      <c r="E227" s="3"/>
     </row>
     <row r="229" spans="1:5">
-      <c r="A229" s="2" t="s">
+      <c r="A229" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B229" s="1"/>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1"/>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B229" s="2" t="s">
+      <c r="B230" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C229" s="2" t="s">
+      <c r="C230" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="D230" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E229" s="2" t="s">
+      <c r="E230" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:5" ht="30" customHeight="1">
       <c r="A231" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B231" s="3" t="s">
-        <v>9</v>
+      <c r="B231" s="4" t="s">
+        <v>178</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:5" ht="30" customHeight="1">
       <c r="A232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="3" t="s">
@@ -5045,547 +5549,532 @@
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:5" ht="30" customHeight="1">
       <c r="A236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:5" ht="30" customHeight="1">
       <c r="A237" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>147</v>
+        <v>179</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="B239" s="1"/>
       <c r="C239" s="1"/>
       <c r="D239" s="1"/>
       <c r="E239" s="1"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
-[...4 lines deleted...]
-      <c r="E241" s="3"/>
+    <row r="241" spans="1:5" ht="30" customHeight="1">
+      <c r="A241" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B241" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="1" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="B243" s="1"/>
       <c r="C243" s="1"/>
       <c r="D243" s="1"/>
       <c r="E243" s="1"/>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="245" spans="1:5" ht="30" customHeight="1">
-[...64 lines deleted...]
-        <v>9</v>
+    <row r="245" spans="1:5">
+      <c r="A245" s="3"/>
+      <c r="B245" s="3"/>
+      <c r="C245" s="3"/>
+      <c r="D245" s="3"/>
+      <c r="E245" s="3"/>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B247" s="1"/>
+      <c r="C247" s="1"/>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1"/>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="249" spans="1:5" ht="30" customHeight="1">
       <c r="A249" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B249" s="3" t="s">
-        <v>9</v>
+      <c r="B249" s="6" t="s">
+        <v>161</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="250" spans="1:5" ht="30" customHeight="1">
-[...57 lines deleted...]
-      <c r="E254" s="1"/>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B251" s="1"/>
+      <c r="C251" s="1"/>
+      <c r="D251" s="1"/>
+      <c r="E251" s="1"/>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="3"/>
+      <c r="B253" s="3"/>
+      <c r="C253" s="3"/>
+      <c r="D253" s="3"/>
+      <c r="E253" s="3"/>
     </row>
     <row r="255" spans="1:5">
-      <c r="A255" s="2" t="s">
+      <c r="A255" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B255" s="1"/>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
+      <c r="E255" s="1"/>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B255" s="2" t="s">
+      <c r="B256" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C255" s="2" t="s">
+      <c r="C256" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="D256" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E255" s="2" t="s">
+      <c r="E256" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
-[...13 lines deleted...]
-      <c r="E258" s="1"/>
+    <row r="257" spans="1:5">
+      <c r="A257" s="3"/>
+      <c r="B257" s="3"/>
+      <c r="C257" s="3"/>
+      <c r="D257" s="3"/>
+      <c r="E257" s="3"/>
     </row>
     <row r="259" spans="1:5">
-      <c r="A259" s="2" t="s">
+      <c r="A259" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B259" s="1"/>
+      <c r="C259" s="1"/>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1"/>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B259" s="2" t="s">
+      <c r="B260" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C259" s="2" t="s">
+      <c r="C260" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D260" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E259" s="2" t="s">
+      <c r="E260" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
-[...13 lines deleted...]
-      <c r="E262" s="1"/>
+    <row r="261" spans="1:5">
+      <c r="A261" s="3"/>
+      <c r="B261" s="3"/>
+      <c r="C261" s="3"/>
+      <c r="D261" s="3"/>
+      <c r="E261" s="3"/>
     </row>
     <row r="263" spans="1:5">
-      <c r="A263" s="2" t="s">
+      <c r="A263" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B263" s="1"/>
+      <c r="C263" s="1"/>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1"/>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B263" s="2" t="s">
+      <c r="B264" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C263" s="2" t="s">
+      <c r="C264" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="D264" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E263" s="2" t="s">
+      <c r="E264" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
-[...13 lines deleted...]
-      <c r="E266" s="1"/>
+    <row r="265" spans="1:5">
+      <c r="A265" s="3"/>
+      <c r="B265" s="3"/>
+      <c r="C265" s="3"/>
+      <c r="D265" s="3"/>
+      <c r="E265" s="3"/>
     </row>
     <row r="267" spans="1:5">
-      <c r="A267" s="2" t="s">
+      <c r="A267" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B267" s="1"/>
+      <c r="C267" s="1"/>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1"/>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B267" s="2" t="s">
+      <c r="B268" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C267" s="2" t="s">
+      <c r="C268" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="D268" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E267" s="2" t="s">
+      <c r="E268" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
-[...70 lines deleted...]
-      <c r="E276" s="3"/>
+    <row r="269" spans="1:5" ht="30" customHeight="1">
+      <c r="A269" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="30" customHeight="1">
+      <c r="A270" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="30" customHeight="1">
+      <c r="A271" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" ht="30" customHeight="1">
+      <c r="A272" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" ht="30" customHeight="1">
+      <c r="A273" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" ht="30" customHeight="1">
+      <c r="A274" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" ht="30" customHeight="1">
+      <c r="A275" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" ht="60" customHeight="1">
+      <c r="A276" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B276" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="1" t="s">
-        <v>157</v>
+        <v>189</v>
       </c>
       <c r="B278" s="1"/>
       <c r="C278" s="1"/>
       <c r="D278" s="1"/>
       <c r="E278" s="1"/>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="280" spans="1:5" ht="30" customHeight="1">
-[...64 lines deleted...]
-        <v>9</v>
+    <row r="280" spans="1:5">
+      <c r="A280" s="3"/>
+      <c r="B280" s="3"/>
+      <c r="C280" s="3"/>
+      <c r="D280" s="3"/>
+      <c r="E280" s="3"/>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B282" s="1"/>
+      <c r="C282" s="1"/>
+      <c r="D282" s="1"/>
+      <c r="E282" s="1"/>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="284" spans="1:5" ht="30" customHeight="1">
       <c r="A284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:5" ht="30" customHeight="1">
       <c r="A285" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>9</v>
@@ -5608,676 +6097,1444 @@
         <v>9</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D286" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:5" ht="30" customHeight="1">
       <c r="A287" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D287" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E287" s="6" t="s">
-[...34 lines deleted...]
-      <c r="E291" s="3"/>
+      <c r="E287" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="30" customHeight="1">
+      <c r="A288" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="30" customHeight="1">
+      <c r="A289" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="60" customHeight="1">
+      <c r="A290" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B290" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="30" customHeight="1">
+      <c r="A291" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E291" s="6" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="1" t="s">
-        <v>160</v>
+        <v>192</v>
       </c>
       <c r="B293" s="1"/>
       <c r="C293" s="1"/>
       <c r="D293" s="1"/>
       <c r="E293" s="1"/>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D294" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3"/>
       <c r="B295" s="3"/>
       <c r="C295" s="3"/>
       <c r="D295" s="3"/>
       <c r="E295" s="3"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="1" t="s">
-        <v>161</v>
+        <v>193</v>
       </c>
       <c r="B297" s="1"/>
       <c r="C297" s="1"/>
       <c r="D297" s="1"/>
       <c r="E297" s="1"/>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D298" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3"/>
       <c r="B299" s="3"/>
       <c r="C299" s="3"/>
       <c r="D299" s="3"/>
       <c r="E299" s="3"/>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="1" t="s">
-        <v>162</v>
+        <v>194</v>
       </c>
       <c r="B301" s="1"/>
       <c r="C301" s="1"/>
       <c r="D301" s="1"/>
       <c r="E301" s="1"/>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3"/>
       <c r="B303" s="3"/>
       <c r="C303" s="3"/>
       <c r="D303" s="3"/>
       <c r="E303" s="3"/>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="1" t="s">
-        <v>163</v>
+        <v>195</v>
       </c>
       <c r="B305" s="1"/>
       <c r="C305" s="1"/>
       <c r="D305" s="1"/>
       <c r="E305" s="1"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D306" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3"/>
       <c r="B307" s="3"/>
       <c r="C307" s="3"/>
       <c r="D307" s="3"/>
       <c r="E307" s="3"/>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="1" t="s">
-        <v>164</v>
+        <v>196</v>
       </c>
       <c r="B309" s="1"/>
       <c r="C309" s="1"/>
       <c r="D309" s="1"/>
       <c r="E309" s="1"/>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3"/>
       <c r="B311" s="3"/>
       <c r="C311" s="3"/>
       <c r="D311" s="3"/>
       <c r="E311" s="3"/>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="1" t="s">
-        <v>165</v>
+        <v>197</v>
       </c>
       <c r="B313" s="1"/>
       <c r="C313" s="1"/>
       <c r="D313" s="1"/>
       <c r="E313" s="1"/>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="315" spans="1:5" ht="30" customHeight="1">
-[...142 lines deleted...]
-      <c r="E324" s="1"/>
+    <row r="315" spans="1:5">
+      <c r="A315" s="3"/>
+      <c r="B315" s="3"/>
+      <c r="C315" s="3"/>
+      <c r="D315" s="3"/>
+      <c r="E315" s="3"/>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B317" s="1"/>
+      <c r="C317" s="1"/>
+      <c r="D317" s="1"/>
+      <c r="E317" s="1"/>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="3"/>
+      <c r="B319" s="3"/>
+      <c r="C319" s="3"/>
+      <c r="D319" s="3"/>
+      <c r="E319" s="3"/>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B321" s="1"/>
+      <c r="C321" s="1"/>
+      <c r="D321" s="1"/>
+      <c r="E321" s="1"/>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="3"/>
+      <c r="B323" s="3"/>
+      <c r="C323" s="3"/>
+      <c r="D323" s="3"/>
+      <c r="E323" s="3"/>
     </row>
     <row r="325" spans="1:5">
-      <c r="A325" s="2" t="s">
+      <c r="A325" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B325" s="1"/>
+      <c r="C325" s="1"/>
+      <c r="D325" s="1"/>
+      <c r="E325" s="1"/>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B325" s="2" t="s">
+      <c r="B326" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C325" s="2" t="s">
+      <c r="C326" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D325" s="2" t="s">
+      <c r="D326" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E325" s="2" t="s">
+      <c r="E326" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
-[...13 lines deleted...]
-      <c r="E328" s="1"/>
+    <row r="327" spans="1:5">
+      <c r="A327" s="3"/>
+      <c r="B327" s="3"/>
+      <c r="C327" s="3"/>
+      <c r="D327" s="3"/>
+      <c r="E327" s="3"/>
     </row>
     <row r="329" spans="1:5">
-      <c r="A329" s="2" t="s">
+      <c r="A329" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B329" s="1"/>
+      <c r="C329" s="1"/>
+      <c r="D329" s="1"/>
+      <c r="E329" s="1"/>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B329" s="2" t="s">
+      <c r="B330" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C329" s="2" t="s">
+      <c r="C330" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D329" s="2" t="s">
+      <c r="D330" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E329" s="2" t="s">
+      <c r="E330" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
-[...13 lines deleted...]
-      <c r="E332" s="1"/>
+    <row r="331" spans="1:5">
+      <c r="A331" s="3"/>
+      <c r="B331" s="3"/>
+      <c r="C331" s="3"/>
+      <c r="D331" s="3"/>
+      <c r="E331" s="3"/>
     </row>
     <row r="333" spans="1:5">
-      <c r="A333" s="2" t="s">
+      <c r="A333" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B333" s="1"/>
+      <c r="C333" s="1"/>
+      <c r="D333" s="1"/>
+      <c r="E333" s="1"/>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B333" s="2" t="s">
+      <c r="B334" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C333" s="2" t="s">
+      <c r="C334" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D333" s="2" t="s">
+      <c r="D334" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E333" s="2" t="s">
+      <c r="E334" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
-[...16 lines deleted...]
-      <c r="A337" s="2" t="s">
+    <row r="335" spans="1:5" ht="30" customHeight="1">
+      <c r="A335" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" ht="30" customHeight="1">
+      <c r="A336" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" ht="30" customHeight="1">
+      <c r="A337" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" ht="30" customHeight="1">
+      <c r="A338" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" ht="30" customHeight="1">
+      <c r="A339" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="30" customHeight="1">
+      <c r="A340" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E340" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" ht="30" customHeight="1">
+      <c r="A341" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B341" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B343" s="1"/>
+      <c r="C343" s="1"/>
+      <c r="D343" s="1"/>
+      <c r="E343" s="1"/>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B337" s="2" t="s">
+      <c r="B344" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C337" s="2" t="s">
+      <c r="C344" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D337" s="2" t="s">
+      <c r="D344" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E337" s="2" t="s">
+      <c r="E344" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
-[...16 lines deleted...]
-      <c r="A341" s="2" t="s">
+    <row r="345" spans="1:5">
+      <c r="A345" s="3"/>
+      <c r="B345" s="3"/>
+      <c r="C345" s="3"/>
+      <c r="D345" s="3"/>
+      <c r="E345" s="3"/>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B347" s="1"/>
+      <c r="C347" s="1"/>
+      <c r="D347" s="1"/>
+      <c r="E347" s="1"/>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B341" s="2" t="s">
+      <c r="B348" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C341" s="2" t="s">
+      <c r="C348" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D341" s="2" t="s">
+      <c r="D348" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E341" s="2" t="s">
+      <c r="E348" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
-[...16 lines deleted...]
-      <c r="A345" s="2" t="s">
+    <row r="349" spans="1:5">
+      <c r="A349" s="3"/>
+      <c r="B349" s="3"/>
+      <c r="C349" s="3"/>
+      <c r="D349" s="3"/>
+      <c r="E349" s="3"/>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B351" s="1"/>
+      <c r="C351" s="1"/>
+      <c r="D351" s="1"/>
+      <c r="E351" s="1"/>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B345" s="2" t="s">
+      <c r="B352" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C345" s="2" t="s">
+      <c r="C352" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D345" s="2" t="s">
+      <c r="D352" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E345" s="2" t="s">
+      <c r="E352" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
-[...4 lines deleted...]
-      <c r="E346" s="3"/>
+    <row r="353" spans="1:5">
+      <c r="A353" s="3"/>
+      <c r="B353" s="3"/>
+      <c r="C353" s="3"/>
+      <c r="D353" s="3"/>
+      <c r="E353" s="3"/>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B355" s="1"/>
+      <c r="C355" s="1"/>
+      <c r="D355" s="1"/>
+      <c r="E355" s="1"/>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E356" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="3"/>
+      <c r="B357" s="3"/>
+      <c r="C357" s="3"/>
+      <c r="D357" s="3"/>
+      <c r="E357" s="3"/>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B359" s="1"/>
+      <c r="C359" s="1"/>
+      <c r="D359" s="1"/>
+      <c r="E359" s="1"/>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="3"/>
+      <c r="B361" s="3"/>
+      <c r="C361" s="3"/>
+      <c r="D361" s="3"/>
+      <c r="E361" s="3"/>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B363" s="1"/>
+      <c r="C363" s="1"/>
+      <c r="D363" s="1"/>
+      <c r="E363" s="1"/>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E364" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="3"/>
+      <c r="B365" s="3"/>
+      <c r="C365" s="3"/>
+      <c r="D365" s="3"/>
+      <c r="E365" s="3"/>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B367" s="1"/>
+      <c r="C367" s="1"/>
+      <c r="D367" s="1"/>
+      <c r="E367" s="1"/>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E368" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" ht="30" customHeight="1">
+      <c r="A369" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B369" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D369" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E369" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" ht="30" customHeight="1">
+      <c r="A370" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B370" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D370" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E370" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" ht="30" customHeight="1">
+      <c r="A371" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B371" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D371" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E371" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" ht="30" customHeight="1">
+      <c r="A372" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B372" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D372" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E372" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" ht="30" customHeight="1">
+      <c r="A373" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B373" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D373" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E373" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" ht="30" customHeight="1">
+      <c r="A374" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B374" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D374" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E374" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" ht="30" customHeight="1">
+      <c r="A375" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B375" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D375" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E375" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B377" s="1"/>
+      <c r="C377" s="1"/>
+      <c r="D377" s="1"/>
+      <c r="E377" s="1"/>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C378" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D378" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E378" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="3"/>
+      <c r="B379" s="3"/>
+      <c r="C379" s="3"/>
+      <c r="D379" s="3"/>
+      <c r="E379" s="3"/>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B381" s="1"/>
+      <c r="C381" s="1"/>
+      <c r="D381" s="1"/>
+      <c r="E381" s="1"/>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C382" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D382" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E382" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" s="3"/>
+      <c r="B383" s="3"/>
+      <c r="C383" s="3"/>
+      <c r="D383" s="3"/>
+      <c r="E383" s="3"/>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B385" s="1"/>
+      <c r="C385" s="1"/>
+      <c r="D385" s="1"/>
+      <c r="E385" s="1"/>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E386" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" ht="30" customHeight="1">
+      <c r="A387" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B387" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D387" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E387" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" ht="30" customHeight="1">
+      <c r="A388" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B388" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D388" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E388" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" ht="30" customHeight="1">
+      <c r="A389" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B389" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D389" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E389" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" ht="30" customHeight="1">
+      <c r="A390" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B390" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D390" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E390" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" ht="30" customHeight="1">
+      <c r="A391" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B391" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D391" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E391" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" ht="30" customHeight="1">
+      <c r="A392" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B392" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D392" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E392" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" ht="30" customHeight="1">
+      <c r="A393" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B393" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D393" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E393" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" ht="30" customHeight="1">
+      <c r="A394" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B394" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D394" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E394" s="6" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B396" s="1"/>
+      <c r="C396" s="1"/>
+      <c r="D396" s="1"/>
+      <c r="E396" s="1"/>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D397" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E397" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" s="3"/>
+      <c r="B398" s="3"/>
+      <c r="C398" s="3"/>
+      <c r="D398" s="3"/>
+      <c r="E398" s="3"/>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B400" s="1"/>
+      <c r="C400" s="1"/>
+      <c r="D400" s="1"/>
+      <c r="E400" s="1"/>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D401" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E401" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" s="3"/>
+      <c r="B402" s="3"/>
+      <c r="C402" s="3"/>
+      <c r="D402" s="3"/>
+      <c r="E402" s="3"/>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B404" s="1"/>
+      <c r="C404" s="1"/>
+      <c r="D404" s="1"/>
+      <c r="E404" s="1"/>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C405" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D405" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E405" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" s="3"/>
+      <c r="B406" s="3"/>
+      <c r="C406" s="3"/>
+      <c r="D406" s="3"/>
+      <c r="E406" s="3"/>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B408" s="1"/>
+      <c r="C408" s="1"/>
+      <c r="D408" s="1"/>
+      <c r="E408" s="1"/>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C409" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D409" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E409" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" s="3"/>
+      <c r="B410" s="3"/>
+      <c r="C410" s="3"/>
+      <c r="D410" s="3"/>
+      <c r="E410" s="3"/>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B412" s="1"/>
+      <c r="C412" s="1"/>
+      <c r="D412" s="1"/>
+      <c r="E412" s="1"/>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C413" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D413" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E413" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="3"/>
+      <c r="B414" s="3"/>
+      <c r="C414" s="3"/>
+      <c r="D414" s="3"/>
+      <c r="E414" s="3"/>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B416" s="1"/>
+      <c r="C416" s="1"/>
+      <c r="D416" s="1"/>
+      <c r="E416" s="1"/>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C417" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D417" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" s="3"/>
+      <c r="B418" s="3"/>
+      <c r="C418" s="3"/>
+      <c r="D418" s="3"/>
+      <c r="E418" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="62">
+  <mergeCells count="76">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A12:E12"/>
-    <mergeCell ref="A14:E14"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A26:E26"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A47:E47"/>
     <mergeCell ref="A49:E49"/>
-    <mergeCell ref="A51:E51"/>
-[...1 lines deleted...]
-    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A59:E59"/>
+    <mergeCell ref="A61:E61"/>
+    <mergeCell ref="A65:E65"/>
     <mergeCell ref="A69:E69"/>
-    <mergeCell ref="A71:E71"/>
-[...16 lines deleted...]
-    <mergeCell ref="A181:E181"/>
+    <mergeCell ref="A77:E77"/>
+    <mergeCell ref="A79:E79"/>
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="A91:E91"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A112:E112"/>
+    <mergeCell ref="A123:E123"/>
+    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A138:E138"/>
+    <mergeCell ref="A148:E148"/>
+    <mergeCell ref="A152:E152"/>
+    <mergeCell ref="A156:E156"/>
+    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A169:E169"/>
+    <mergeCell ref="A171:E171"/>
+    <mergeCell ref="A175:E175"/>
     <mergeCell ref="A185:E185"/>
-    <mergeCell ref="A196:E196"/>
-[...3 lines deleted...]
-    <mergeCell ref="A212:E212"/>
+    <mergeCell ref="A189:E189"/>
+    <mergeCell ref="A193:E193"/>
+    <mergeCell ref="A198:E198"/>
+    <mergeCell ref="A203:E203"/>
+    <mergeCell ref="A207:E207"/>
+    <mergeCell ref="A211:E211"/>
     <mergeCell ref="A216:E216"/>
     <mergeCell ref="A220:E220"/>
-    <mergeCell ref="A224:E224"/>
-    <mergeCell ref="A228:E228"/>
+    <mergeCell ref="A225:E225"/>
+    <mergeCell ref="A229:E229"/>
     <mergeCell ref="A239:E239"/>
     <mergeCell ref="A243:E243"/>
-    <mergeCell ref="A254:E254"/>
-[...4 lines deleted...]
-    <mergeCell ref="A274:E274"/>
+    <mergeCell ref="A247:E247"/>
+    <mergeCell ref="A251:E251"/>
+    <mergeCell ref="A255:E255"/>
+    <mergeCell ref="A259:E259"/>
+    <mergeCell ref="A263:E263"/>
+    <mergeCell ref="A267:E267"/>
     <mergeCell ref="A278:E278"/>
-    <mergeCell ref="A289:E289"/>
+    <mergeCell ref="A282:E282"/>
     <mergeCell ref="A293:E293"/>
     <mergeCell ref="A297:E297"/>
     <mergeCell ref="A301:E301"/>
     <mergeCell ref="A305:E305"/>
     <mergeCell ref="A309:E309"/>
     <mergeCell ref="A313:E313"/>
-    <mergeCell ref="A324:E324"/>
-[...4 lines deleted...]
-    <mergeCell ref="A344:E344"/>
+    <mergeCell ref="A317:E317"/>
+    <mergeCell ref="A321:E321"/>
+    <mergeCell ref="A325:E325"/>
+    <mergeCell ref="A329:E329"/>
+    <mergeCell ref="A333:E333"/>
+    <mergeCell ref="A343:E343"/>
+    <mergeCell ref="A347:E347"/>
+    <mergeCell ref="A351:E351"/>
+    <mergeCell ref="A355:E355"/>
+    <mergeCell ref="A359:E359"/>
+    <mergeCell ref="A363:E363"/>
+    <mergeCell ref="A367:E367"/>
+    <mergeCell ref="A377:E377"/>
+    <mergeCell ref="A381:E381"/>
+    <mergeCell ref="A385:E385"/>
+    <mergeCell ref="A396:E396"/>
+    <mergeCell ref="A400:E400"/>
+    <mergeCell ref="A404:E404"/>
+    <mergeCell ref="A408:E408"/>
+    <mergeCell ref="A412:E412"/>
+    <mergeCell ref="A416:E416"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Schedule Export</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>