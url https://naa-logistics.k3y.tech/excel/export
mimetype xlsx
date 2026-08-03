--- v3 (2026-05-30)
+++ v4 (2026-08-03)
@@ -10,2165 +10,1538 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Schedule Export" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="222">
-[...1 lines deleted...]
-    <t>Monday, (25/05/2026)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="142">
+  <si>
+    <t>Monday, (03/08/2026)</t>
   </si>
   <si>
     <t>Vehicle &amp; Driver</t>
   </si>
   <si>
     <t>1st Trip</t>
   </si>
   <si>
     <t>2nd Trip</t>
   </si>
   <si>
     <t>3rd Trip</t>
   </si>
   <si>
     <t>Remark</t>
+  </si>
+  <si>
+    <t>ZULKIPLI
+BPA 5044
+8.7 Ton</t>
+  </si>
+  <si>
+    <t>(P) LSL</t>
+  </si>
+  <si>
+    <t>(P) GMK@</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>GMK(AB)</t>
   </si>
   <si>
     <t>WAWAN
 VEA 2019
 10.65 Ton</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) ASLI@</t>
+      <t>(P) LINKK@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) CITICHAIR@</t>
-[...11 lines deleted...]
-      <t>(P) BEYOND@</t>
+      <t>(P) M-SHYERI@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) COMCOLOR@</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M-SHYERI (AB)
+</t>
+  </si>
+  <si>
+    <t>HASIF
+MDN 2022
+10.65 Ton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(I) PUSPAKOM </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) KINGDEN 2 RACK</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <t>(P) MATRIX@</t>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) KINGDEN 1 PALLET</t>
+    </r>
+  </si>
+  <si>
+    <t>MICROTOP (AB)</t>
+  </si>
+  <si>
+    <t>BAKAR
+DEN 2023
+3.75 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EBCOTECH@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(Z) SKS 8m</t>
-[...3 lines deleted...]
-    <t>-</t>
+      <t>(P) CAMOOR-KL@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AMANO@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) CDG@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(I) LANCHART </t>
+    </r>
+  </si>
+  <si>
+    <t>ZAIDI
+BMR 3526
+10.3 Ton</t>
+  </si>
+  <si>
+    <t>(P) DAIKIN-DF@!</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) Teknion 1 Rack</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) BREEZWAY@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AFN@</t>
+    </r>
+  </si>
+  <si>
+    <t>ASRI
+BLV 4686
+4.85 Ton</t>
+  </si>
+  <si>
+    <t>(P) NAA . NAR</t>
+  </si>
+  <si>
+    <t>IKHWAN
+VBE 7688
+3.75 Ton</t>
+  </si>
+  <si>
+    <t>(I) NAA &gt; NAR</t>
+  </si>
+  <si>
+    <t>(I) OPTIMA</t>
+  </si>
+  <si>
+    <t>NOTE:
+KHUSAIRI - ON LEAVE
+ISMAIL - ON LEAVE
+HASIM - ON LEAVE</t>
+  </si>
+  <si>
+    <t>Tuesday, (04/08/2026)</t>
+  </si>
+  <si>
+    <t>(P) LSL@</t>
+  </si>
+  <si>
+    <t>(P) MILLEON@</t>
+  </si>
+  <si>
+    <t>ZULKIPLI
+BMR 3526
+10.3 Ton</t>
+  </si>
+  <si>
+    <t>(P) LINKK@</t>
+  </si>
+  <si>
+    <t>(P) MATRIX@@</t>
+  </si>
+  <si>
+    <t>HASIF
+BPA 5044
+8.7 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EMERSON@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MAYTECH@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(P) SKYFEILD </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SKY FIELD@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SPACE PRODUCT</t>
+    </r>
+  </si>
+  <si>
+    <t>SKYFEILD (AB)</t>
+  </si>
+  <si>
+    <t>ISMAIL
+VBE 7688
+3.75 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AMAX-WEI HUNG@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) LC DECORATION@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) VAUXAIRE@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) XINMIS@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) DAIKIN 2 RACK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MOKYTECH@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MPE SOLUTAIONS@</t>
+    </r>
   </si>
   <si>
     <t>KHUSAIRI
 MDN 2022
 10.65 Ton</t>
   </si>
   <si>
-    <t>(P) NAA &gt; NAR</t>
-[...21 lines deleted...]
-      <t>(P) Carrier 2 pallet</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) C S YAP@@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) M-SHYERI@  PALLET</t>
-[...8 lines deleted...]
-8.7 Ton</t>
+      <t>(P) CENTURY CURTAIN WALL - SAMPLE</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) BC ROLLER@</t>
+  </si>
+  <si>
+    <t>Flash timber (AB)</t>
+  </si>
+  <si>
+    <t>(P) NAA &gt; NAR</t>
+  </si>
+  <si>
+    <t>(P) 1/2 DAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(I) TT logistics </t>
+  </si>
+  <si>
+    <t>NOTE:
+ASRI - OL(PM) - HALFDAY 
+HASIM - ON LEAVE</t>
+  </si>
+  <si>
+    <t>Wednesday, (05/08/2026)</t>
+  </si>
+  <si>
+    <t>(P) ASLI@</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(P) PCA SIGN@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) PCA GROUP</t>
+      <t>(P) ACE PARTNERS@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) MAYTECH@</t>
-[...19 lines deleted...]
-      <t>(P) BREEZWAY@</t>
+      <t>(P) PCA GROUP@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) PRUDENT AIRE@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) HWA GUAN@</t>
-[...11 lines deleted...]
-      <t>(P) KINGDEN 2 PALLET</t>
+      <t>(P) ARTMATRIX@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MERRYFAIR@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) KINGDEN@ 1 RACK</t>
-[...19 lines deleted...]
-      <t>(P) SATU NAGA-BESSTAR@</t>
+      <t>(P) LEN ZON@</t>
+    </r>
+  </si>
+  <si>
+    <t>BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <t>(P) CAMOOR-LOT PT 1754</t>
+  </si>
+  <si>
+    <t>(P) UNIVERSAL@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ALPHA@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FFFF0000"/>
-[...24 lines deleted...]
-      <t>(P) MOKYTECH@</t>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MULTI-B@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MATRIX@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) ALUTECH@</t>
+      <t>(P) BEYOND@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) ONE DRAGON-BEAUGATES@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AURA ENGINEERING@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...8 lines deleted...]
-    <t>ASRI
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ASTEO@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AAF@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HUP SOON 2 RACK</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) REPAIR AIRCOND</t>
+    </r>
+  </si>
+  <si>
+    <t>-
+-
+1.0 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EINDEC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ALLIED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MNPL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) BEEANTAH</t>
+    </r>
+  </si>
+  <si>
+    <t>JOHOR HAO JIE</t>
+  </si>
+  <si>
+    <t>Thursday, (06/08/2026)</t>
+  </si>
+  <si>
+    <t>(P) GMK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ALCAS@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) GOH BROTHER@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) FUTURISTIC@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) ASIA TENTS@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) OCTAGON@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MAYAIR@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) M-SHYERI@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) GHL@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) STANFORD-DOR@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ASTEO-NEWLIFE@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) TEK MING@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EUPLAN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AIRE GROUP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) CAMOOR</t>
+    </r>
+  </si>
+  <si>
+    <t>JOHOR NAA</t>
+  </si>
+  <si>
+    <t>Friday, (07/08/2026)</t>
+  </si>
+  <si>
+    <t>(P) MATRIX@</t>
+  </si>
+  <si>
+    <t>(G) Magnetic 2 rack</t>
+  </si>
+  <si>
+    <t>(P) MAYTECH@</t>
+  </si>
+  <si>
+    <t>(P) ONE DRAGON-BEAUGATES</t>
+  </si>
+  <si>
+    <t>(P) PACIFIC FACADAE-PFSB</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) TWIN METAL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) UEC CLEANROOM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MDS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AKSESORI SETIA</t>
+    </r>
+  </si>
+  <si>
+    <t>AKSESORI (AB)</t>
+  </si>
+  <si>
+    <t>Saturday, (08/08/2026)</t>
+  </si>
+  <si>
+    <t>(P) VENTROX</t>
+  </si>
+  <si>
+    <t>NOTE:
+ASRI - ON LEAVE</t>
+  </si>
+  <si>
+    <t>Sunday, (09/08/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (10/08/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HLH@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HLH HEAT@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) DAIKIN-DF@</t>
+  </si>
+  <si>
+    <t>Tuesday, (11/08/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (12/08/2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(G) Carrier 3 pallet </t>
+  </si>
+  <si>
+    <t>Thursday, (13/08/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (14/08/2026)</t>
+  </si>
+  <si>
+    <t>NOTE:
+IKHWAN - ON LEAVE</t>
+  </si>
+  <si>
+    <t>Saturday, (15/08/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (16/08/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (17/08/2026)</t>
+  </si>
+  <si>
+    <t>BOOKING PUSPAKOM VEA 2019</t>
+  </si>
+  <si>
+    <t>Tuesday, (18/08/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (19/08/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (20/08/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (21/08/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (22/08/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (23/08/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (31/08/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (01/09/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (02/09/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (03/09/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (04/09/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (05/09/2026)</t>
+  </si>
+  <si>
+    <t>(P) WORKSHOP PUSPAKOM</t>
+  </si>
+  <si>
+    <t>Sunday, (06/09/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (07/09/2026)</t>
+  </si>
+  <si>
+    <t>(P) PUSPAKOM</t>
+  </si>
+  <si>
+    <t>Tuesday, (08/09/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (09/09/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (10/09/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (11/09/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (12/09/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (13/09/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (21/09/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (22/09/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (23/09/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (24/09/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (25/09/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (26/09/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (27/09/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (28/09/2026)</t>
+  </si>
+  <si>
+    <t>KHUSAIRI
 BLV 4686
 4.85 Ton</t>
   </si>
   <si>
-    <t>Tuesday, (26/05/2026)</t>
-[...1670 lines deleted...]
-    <t>Sunday, (23/08/2026)</t>
+    <t>Tuesday, (29/09/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (30/09/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (01/10/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (02/10/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (03/10/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (04/10/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -2178,71 +1551,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2499,5042 +1869,3063 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E418"/>
+  <dimension ref="A1:E268"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="60" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="60" customHeight="1">
       <c r="A4" s="3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B4" s="4" t="s">
         <v>11</v>
       </c>
+      <c r="B4" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="C4" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="60" customHeight="1">
       <c r="A5" s="3" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="B5" s="4" t="s">
         <v>16</v>
       </c>
+      <c r="C5" s="3" t="s">
+        <v>17</v>
+      </c>
       <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="60" customHeight="1">
       <c r="A6" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="60" customHeight="1">
       <c r="A7" s="3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>23</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="60" customHeight="1">
       <c r="A8" s="3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="60" customHeight="1">
       <c r="A9" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
+      <c r="C9" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="D9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="60" customHeight="1">
-[...14 lines deleted...]
-      </c>
+    <row r="10" spans="1:5" ht="80" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="60" customHeight="1">
       <c r="A14" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="60" customHeight="1">
       <c r="A15" s="3" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="60" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B16" s="4" t="s">
         <v>37</v>
       </c>
+      <c r="B16" s="3" t="s">
+        <v>38</v>
+      </c>
       <c r="C16" s="3" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="60" customHeight="1">
       <c r="A17" s="3" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>41</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="60" customHeight="1">
       <c r="A18" s="3" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>45</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="60" customHeight="1">
       <c r="A19" s="3" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>46</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" ht="80" customHeight="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="60" customHeight="1">
       <c r="A20" s="3" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>25</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>51</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="A23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="30" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="60" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="B25" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C25" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D25" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="E25" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="30" customHeight="1">
-[...42 lines deleted...]
-    <row r="28" spans="1:5" ht="60" customHeight="1">
+    <row r="26" spans="1:5" ht="30" customHeight="1">
+      <c r="A26" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="60" customHeight="1">
+      <c r="A27" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="40" customHeight="1">
       <c r="A28" s="3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>9</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>57</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" ht="60" customHeight="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="40" customHeight="1">
       <c r="A29" s="3" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>60</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" ht="60" customHeight="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="40" customHeight="1">
       <c r="A30" s="3" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="60" customHeight="1">
       <c r="A31" s="3" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>9</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>65</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="60" customHeight="1">
       <c r="A32" s="3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>66</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="60" customHeight="1">
+    <row r="33" spans="1:5" ht="80" customHeight="1">
       <c r="A33" s="3" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>67</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E33" s="5" t="s">
-[...56 lines deleted...]
-      <c r="A39" s="2" t="s">
+      <c r="E33" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B39" s="2" t="s">
+      <c r="B36" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="2" t="s">
+      <c r="C36" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D36" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="E36" s="2" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="30" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="60" customHeight="1">
+      <c r="A38" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="30" customHeight="1">
+      <c r="A39" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="60" customHeight="1">
       <c r="A40" s="3" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>9</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>74</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="60" customHeight="1">
+    <row r="41" spans="1:5" ht="40" customHeight="1">
       <c r="A41" s="3" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>19</v>
+        <v>9</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="60" customHeight="1">
+    <row r="42" spans="1:5" ht="30" customHeight="1">
       <c r="A42" s="3" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>9</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>72</v>
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="60" customHeight="1">
       <c r="A43" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>9</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>9</v>
-[...37 lines deleted...]
-      <c r="A46" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="3" t="s">
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C46" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="3" t="s">
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="30" customHeight="1">
+      <c r="A47" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="30" customHeight="1">
+      <c r="A48" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="30" customHeight="1">
+      <c r="A49" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="6" t="s">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="7" t="s">
+      <c r="C49" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B47" s="7"/>
-[...5 lines deleted...]
-      <c r="A49" s="1" t="s">
+      <c r="D49" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="30" customHeight="1">
+      <c r="A50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B49" s="1"/>
-[...5 lines deleted...]
-      <c r="A50" s="2" t="s">
+      <c r="C50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="30" customHeight="1">
+      <c r="A51" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="30" customHeight="1">
+      <c r="A52" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="80" customHeight="1">
+      <c r="A53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="2" t="s">
+      <c r="B56" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C50" s="2" t="s">
+      <c r="C56" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D56" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="E56" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="51" spans="1:5" ht="60" customHeight="1">
-[...12 lines deleted...]
-      <c r="E51" s="3" t="s">
+    <row r="57" spans="1:5" ht="30" customHeight="1">
+      <c r="A57" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="4" t="s">
         <v>32</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="B54" s="4" t="s">
+      <c r="C57" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="30" customHeight="1">
+      <c r="A58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="C54" s="4" t="s">
+      <c r="C58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="60" customHeight="1">
+      <c r="A59" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="D54" s="3" t="s">
-[...81 lines deleted...]
-      <c r="E59" s="7"/>
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3"/>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="30" customHeight="1">
       <c r="A67" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B67" s="6" t="s">
-        <v>104</v>
+      <c r="B67" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
-[...9 lines deleted...]
-      <c r="A70" s="2" t="s">
+    <row r="68" spans="1:5" ht="40" customHeight="1">
+      <c r="A68" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="30" customHeight="1">
+      <c r="A69" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="30" customHeight="1">
+      <c r="A70" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B70" s="2" t="s">
+      <c r="B73" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C70" s="2" t="s">
+      <c r="C73" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D73" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="E73" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="71" spans="1:5" ht="60" customHeight="1">
-[...120 lines deleted...]
-      <c r="A80" s="2" t="s">
+    <row r="74" spans="1:5">
+      <c r="A74" s="3"/>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B80" s="2" t="s">
+      <c r="B77" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C80" s="2" t="s">
+      <c r="C77" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D77" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E80" s="2" t="s">
+      <c r="E77" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="81" spans="1:5" ht="30" customHeight="1">
-[...142 lines deleted...]
-      <c r="E89" s="7"/>
+    <row r="78" spans="1:5" ht="30" customHeight="1">
+      <c r="A78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="30" customHeight="1">
+      <c r="A79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="3"/>
+      <c r="B83" s="3"/>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3"/>
+      <c r="E83" s="3"/>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1"/>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="3"/>
+      <c r="B87" s="3"/>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3"/>
+      <c r="E87" s="3"/>
+    </row>
+    <row r="88" spans="1:5" ht="60" customHeight="1">
+      <c r="A88" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B88" s="5"/>
+      <c r="C88" s="5"/>
+      <c r="D88" s="5"/>
+      <c r="E88" s="5"/>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="1"/>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1"/>
     </row>
     <row r="91" spans="1:5">
-      <c r="A91" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E91" s="1"/>
+      <c r="A91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" s="2" t="s">
+      <c r="A92" s="3"/>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+    </row>
+    <row r="93" spans="1:5" ht="60" customHeight="1">
+      <c r="A93" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B93" s="5"/>
+      <c r="C93" s="5"/>
+      <c r="D93" s="5"/>
+      <c r="E93" s="5"/>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1"/>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B92" s="2" t="s">
+      <c r="B96" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C92" s="2" t="s">
+      <c r="C96" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D96" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E92" s="2" t="s">
+      <c r="E96" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="93" spans="1:5" ht="30" customHeight="1">
-[...145 lines deleted...]
-      <c r="A103" s="2" t="s">
+    <row r="97" spans="1:5">
+      <c r="A97" s="3"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B99" s="1"/>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1"/>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B103" s="2" t="s">
+      <c r="B100" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C103" s="2" t="s">
+      <c r="C100" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D100" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E103" s="2" t="s">
+      <c r="E100" s="2" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="30" customHeight="1">
+      <c r="A101" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="30" customHeight="1">
+      <c r="A102" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="30" customHeight="1">
+      <c r="A103" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="30" customHeight="1">
       <c r="A104" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B104" s="4" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="B104" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="30" customHeight="1">
       <c r="A105" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B105" s="4" t="s">
-        <v>139</v>
+      <c r="B105" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="106" spans="1:5" ht="40" customHeight="1">
+    <row r="106" spans="1:5" ht="30" customHeight="1">
       <c r="A106" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>140</v>
+        <v>9</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="30" customHeight="1">
       <c r="A107" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B107" s="6" t="s">
-        <v>141</v>
+      <c r="B107" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:5" ht="30" customHeight="1">
       <c r="A108" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E108" s="3" t="s">
-[...34 lines deleted...]
-        <v>81</v>
+      <c r="E108" s="6" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B110" s="1"/>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1"/>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:5">
-      <c r="A112" s="1" t="s">
-[...8 lines deleted...]
-      <c r="A113" s="2" t="s">
+      <c r="A112" s="3"/>
+      <c r="B112" s="3"/>
+      <c r="C112" s="3"/>
+      <c r="D112" s="3"/>
+      <c r="E112" s="3"/>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B114" s="1"/>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1"/>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B113" s="2" t="s">
+      <c r="B115" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C113" s="2" t="s">
+      <c r="C115" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D115" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E113" s="2" t="s">
+      <c r="E115" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="114" spans="1:5" ht="30" customHeight="1">
-[...133 lines deleted...]
-      </c>
+    <row r="116" spans="1:5">
+      <c r="A116" s="3"/>
+      <c r="B116" s="3"/>
+      <c r="C116" s="3"/>
+      <c r="D116" s="3"/>
+      <c r="E116" s="3"/>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B118" s="1"/>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1"/>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="3"/>
+      <c r="B120" s="3"/>
+      <c r="C120" s="3"/>
+      <c r="D120" s="3"/>
+      <c r="E120" s="3"/>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B122" s="1"/>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1"/>
     </row>
     <row r="123" spans="1:5">
-      <c r="A123" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E123" s="1"/>
+      <c r="A123" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="124" spans="1:5">
-      <c r="A124" s="2" t="s">
+      <c r="A124" s="3"/>
+      <c r="B124" s="3"/>
+      <c r="C124" s="3"/>
+      <c r="D124" s="3"/>
+      <c r="E124" s="3"/>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B126" s="1"/>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B124" s="2" t="s">
+      <c r="B127" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C124" s="2" t="s">
+      <c r="C127" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D127" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E124" s="2" t="s">
+      <c r="E127" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="128" spans="1:5">
-      <c r="A128" s="2" t="s">
+      <c r="A128" s="3"/>
+      <c r="B128" s="3"/>
+      <c r="C128" s="3"/>
+      <c r="D128" s="3"/>
+      <c r="E128" s="3"/>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B130" s="1"/>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1"/>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B128" s="2" t="s">
+      <c r="B131" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C128" s="2" t="s">
+      <c r="C131" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D131" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E128" s="2" t="s">
+      <c r="E131" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="129" spans="1:5" ht="30" customHeight="1">
-[...133 lines deleted...]
-      </c>
+    <row r="132" spans="1:5">
+      <c r="A132" s="3"/>
+      <c r="B132" s="3"/>
+      <c r="C132" s="3"/>
+      <c r="D132" s="3"/>
+      <c r="E132" s="3"/>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B134" s="1"/>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1"/>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="3"/>
+      <c r="B136" s="3"/>
+      <c r="C136" s="3"/>
+      <c r="D136" s="3"/>
+      <c r="E136" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
-        <v>149</v>
+        <v>112</v>
       </c>
       <c r="B138" s="1"/>
       <c r="C138" s="1"/>
       <c r="D138" s="1"/>
       <c r="E138" s="1"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="140" spans="1:5" ht="30" customHeight="1">
-[...115 lines deleted...]
-        <v>9</v>
+    <row r="140" spans="1:5">
+      <c r="A140" s="3"/>
+      <c r="B140" s="3"/>
+      <c r="C140" s="3"/>
+      <c r="D140" s="3"/>
+      <c r="E140" s="3"/>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B142" s="1"/>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1"/>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="3"/>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B146" s="1"/>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1"/>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:5">
-      <c r="A148" s="1" t="s">
-[...8 lines deleted...]
-      <c r="A149" s="2" t="s">
+      <c r="A148" s="3"/>
+      <c r="B148" s="3"/>
+      <c r="C148" s="3"/>
+      <c r="D148" s="3"/>
+      <c r="E148" s="3"/>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B150" s="1"/>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1"/>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B149" s="2" t="s">
+      <c r="B151" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C149" s="2" t="s">
+      <c r="C151" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="D151" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E149" s="2" t="s">
+      <c r="E151" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
-[...5 lines deleted...]
-    </row>
     <row r="152" spans="1:5">
-      <c r="A152" s="1" t="s">
-[...8 lines deleted...]
-      <c r="A153" s="2" t="s">
+      <c r="A152" s="3"/>
+      <c r="B152" s="3"/>
+      <c r="C152" s="3"/>
+      <c r="D152" s="3"/>
+      <c r="E152" s="3"/>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B154" s="1"/>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1"/>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B153" s="2" t="s">
+      <c r="B155" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C153" s="2" t="s">
+      <c r="C155" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D155" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E153" s="2" t="s">
+      <c r="E155" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
-[...29 lines deleted...]
-        <v>5</v>
+    <row r="156" spans="1:5" ht="30" customHeight="1">
+      <c r="A156" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="30" customHeight="1">
+      <c r="A157" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:5" ht="30" customHeight="1">
       <c r="A158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="159" spans="1:5" ht="40" customHeight="1">
+    <row r="159" spans="1:5" ht="30" customHeight="1">
       <c r="A159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>154</v>
+        <v>9</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="30" customHeight="1">
       <c r="A160" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B160" s="4" t="s">
-        <v>147</v>
+      <c r="B160" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:5" ht="30" customHeight="1">
       <c r="A161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="162" spans="1:5" ht="30" customHeight="1">
+    <row r="162" spans="1:5" ht="60" customHeight="1">
       <c r="A162" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>11</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>117</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="163" spans="1:5" ht="30" customHeight="1">
-[...30 lines deleted...]
-        <v>9</v>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B164" s="1"/>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1"/>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="166" spans="1:5">
-      <c r="A166" s="1" t="s">
-[...8 lines deleted...]
-      <c r="A167" s="2" t="s">
+      <c r="A166" s="3"/>
+      <c r="B166" s="3"/>
+      <c r="C166" s="3"/>
+      <c r="D166" s="3"/>
+      <c r="E166" s="3"/>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B168" s="1"/>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1"/>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B167" s="2" t="s">
+      <c r="B169" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C167" s="2" t="s">
+      <c r="C169" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="D169" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E167" s="2" t="s">
+      <c r="E169" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
-[...25 lines deleted...]
-      <c r="A172" s="2" t="s">
+    <row r="170" spans="1:5" ht="30" customHeight="1">
+      <c r="A170" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="30" customHeight="1">
+      <c r="A171" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="30" customHeight="1">
+      <c r="A172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="30" customHeight="1">
+      <c r="A173" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="30" customHeight="1">
+      <c r="A174" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="30" customHeight="1">
+      <c r="A175" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="60" customHeight="1">
+      <c r="A176" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B178" s="1"/>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1"/>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B172" s="2" t="s">
+      <c r="B179" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C172" s="2" t="s">
+      <c r="C179" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="D179" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E172" s="2" t="s">
+      <c r="E179" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
-[...16 lines deleted...]
-      <c r="A176" s="2" t="s">
+    <row r="180" spans="1:5">
+      <c r="A180" s="3"/>
+      <c r="B180" s="3"/>
+      <c r="C180" s="3"/>
+      <c r="D180" s="3"/>
+      <c r="E180" s="3"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B182" s="1"/>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1"/>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B176" s="2" t="s">
+      <c r="B183" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C176" s="2" t="s">
+      <c r="C183" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="D183" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E176" s="2" t="s">
+      <c r="E183" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="177" spans="1:5" ht="30" customHeight="1">
-[...125 lines deleted...]
-      <c r="E185" s="1"/>
+    <row r="184" spans="1:5">
+      <c r="A184" s="3"/>
+      <c r="B184" s="3"/>
+      <c r="C184" s="3"/>
+      <c r="D184" s="3"/>
+      <c r="E184" s="3"/>
     </row>
     <row r="186" spans="1:5">
-      <c r="A186" s="2" t="s">
+      <c r="A186" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B186" s="1"/>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1"/>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B186" s="2" t="s">
+      <c r="B187" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C186" s="2" t="s">
+      <c r="C187" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="D187" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E186" s="2" t="s">
+      <c r="E187" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
-[...13 lines deleted...]
-      <c r="E189" s="1"/>
+    <row r="188" spans="1:5">
+      <c r="A188" s="3"/>
+      <c r="B188" s="3"/>
+      <c r="C188" s="3"/>
+      <c r="D188" s="3"/>
+      <c r="E188" s="3"/>
     </row>
     <row r="190" spans="1:5">
-      <c r="A190" s="2" t="s">
+      <c r="A190" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B190" s="1"/>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1"/>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B190" s="2" t="s">
+      <c r="B191" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C190" s="2" t="s">
+      <c r="C191" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D190" s="2" t="s">
+      <c r="D191" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E190" s="2" t="s">
+      <c r="E191" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
-[...13 lines deleted...]
-      <c r="E193" s="1"/>
+    <row r="192" spans="1:5">
+      <c r="A192" s="3"/>
+      <c r="B192" s="3"/>
+      <c r="C192" s="3"/>
+      <c r="D192" s="3"/>
+      <c r="E192" s="3"/>
     </row>
     <row r="194" spans="1:5">
-      <c r="A194" s="2" t="s">
+      <c r="A194" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B194" s="1"/>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1"/>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B194" s="2" t="s">
+      <c r="B195" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C194" s="2" t="s">
+      <c r="C195" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D195" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E194" s="2" t="s">
+      <c r="E195" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="195" spans="1:5" ht="30" customHeight="1">
-[...31 lines deleted...]
-      </c>
+    <row r="196" spans="1:5">
+      <c r="A196" s="3"/>
+      <c r="B196" s="3"/>
+      <c r="C196" s="3"/>
+      <c r="D196" s="3"/>
+      <c r="E196" s="3"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
-        <v>167</v>
+        <v>126</v>
       </c>
       <c r="B198" s="1"/>
       <c r="C198" s="1"/>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="200" spans="1:5" ht="30" customHeight="1">
-[...31 lines deleted...]
-      </c>
+    <row r="200" spans="1:5">
+      <c r="A200" s="3"/>
+      <c r="B200" s="3"/>
+      <c r="C200" s="3"/>
+      <c r="D200" s="3"/>
+      <c r="E200" s="3"/>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B202" s="1"/>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1"/>
     </row>
     <row r="203" spans="1:5">
-      <c r="A203" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E203" s="1"/>
+      <c r="A203" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="204" spans="1:5">
-      <c r="A204" s="2" t="s">
+      <c r="A204" s="3"/>
+      <c r="B204" s="3"/>
+      <c r="C204" s="3"/>
+      <c r="D204" s="3"/>
+      <c r="E204" s="3"/>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B206" s="1"/>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1"/>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B204" s="2" t="s">
+      <c r="B207" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C204" s="2" t="s">
+      <c r="C207" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="D207" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E204" s="2" t="s">
+      <c r="E207" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="208" spans="1:5">
-      <c r="A208" s="2" t="s">
+      <c r="A208" s="3"/>
+      <c r="B208" s="3"/>
+      <c r="C208" s="3"/>
+      <c r="D208" s="3"/>
+      <c r="E208" s="3"/>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B210" s="1"/>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1"/>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B208" s="2" t="s">
+      <c r="B211" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C208" s="2" t="s">
+      <c r="C211" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="D211" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E208" s="2" t="s">
+      <c r="E211" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="212" spans="1:5">
-      <c r="A212" s="2" t="s">
+      <c r="A212" s="3"/>
+      <c r="B212" s="3"/>
+      <c r="C212" s="3"/>
+      <c r="D212" s="3"/>
+      <c r="E212" s="3"/>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B214" s="1"/>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1"/>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B212" s="2" t="s">
+      <c r="B215" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C212" s="2" t="s">
+      <c r="C215" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D215" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E212" s="2" t="s">
+      <c r="E215" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="213" spans="1:5" ht="30" customHeight="1">
-[...32 lines deleted...]
-    </row>
     <row r="216" spans="1:5">
-      <c r="A216" s="1" t="s">
-[...8 lines deleted...]
-      <c r="A217" s="2" t="s">
+      <c r="A216" s="3"/>
+      <c r="B216" s="3"/>
+      <c r="C216" s="3"/>
+      <c r="D216" s="3"/>
+      <c r="E216" s="3"/>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B218" s="1"/>
+      <c r="C218" s="1"/>
+      <c r="D218" s="1"/>
+      <c r="E218" s="1"/>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B217" s="2" t="s">
+      <c r="B219" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C217" s="2" t="s">
+      <c r="C219" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="D219" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E217" s="2" t="s">
+      <c r="E219" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
-[...5 lines deleted...]
-    </row>
     <row r="220" spans="1:5">
-      <c r="A220" s="1" t="s">
-[...8 lines deleted...]
-      <c r="A221" s="2" t="s">
+      <c r="A220" s="3"/>
+      <c r="B220" s="3"/>
+      <c r="C220" s="3"/>
+      <c r="D220" s="3"/>
+      <c r="E220" s="3"/>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B222" s="1"/>
+      <c r="C222" s="1"/>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1"/>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B221" s="2" t="s">
+      <c r="B223" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C221" s="2" t="s">
+      <c r="C223" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="D223" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E221" s="2" t="s">
+      <c r="E223" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="222" spans="1:5" ht="30" customHeight="1">
-[...43 lines deleted...]
-      <c r="A226" s="2" t="s">
+    <row r="224" spans="1:5" ht="30" customHeight="1">
+      <c r="A224" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="30" customHeight="1">
+      <c r="A225" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="30" customHeight="1">
+      <c r="A226" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="30" customHeight="1">
+      <c r="A227" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="30" customHeight="1">
+      <c r="A228" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="30" customHeight="1">
+      <c r="A229" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="30" customHeight="1">
+      <c r="A230" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B230" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B232" s="1"/>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1"/>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B226" s="2" t="s">
+      <c r="B233" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C226" s="2" t="s">
+      <c r="C233" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="D233" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E226" s="2" t="s">
+      <c r="E233" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
-[...16 lines deleted...]
-      <c r="A230" s="2" t="s">
+    <row r="234" spans="1:5">
+      <c r="A234" s="3"/>
+      <c r="B234" s="3"/>
+      <c r="C234" s="3"/>
+      <c r="D234" s="3"/>
+      <c r="E234" s="3"/>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B236" s="1"/>
+      <c r="C236" s="1"/>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1"/>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B230" s="2" t="s">
+      <c r="B237" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C230" s="2" t="s">
+      <c r="C237" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D237" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E230" s="2" t="s">
+      <c r="E237" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="231" spans="1:5" ht="30" customHeight="1">
-[...141 lines deleted...]
-        <v>5</v>
+    <row r="238" spans="1:5" ht="30" customHeight="1">
+      <c r="A238" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="30" customHeight="1">
+      <c r="A239" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="30" customHeight="1">
+      <c r="A240" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:5" ht="30" customHeight="1">
       <c r="A241" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B241" s="6" t="s">
-        <v>181</v>
+      <c r="B241" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
-[...9 lines deleted...]
-      <c r="A244" s="2" t="s">
+    <row r="242" spans="1:5" ht="30" customHeight="1">
+      <c r="A242" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="30" customHeight="1">
+      <c r="A243" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="60" customHeight="1">
+      <c r="A244" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B246" s="1"/>
+      <c r="C246" s="1"/>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1"/>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B244" s="2" t="s">
+      <c r="B247" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C244" s="2" t="s">
+      <c r="C247" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="D247" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E244" s="2" t="s">
+      <c r="E247" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="248" spans="1:5">
-      <c r="A248" s="2" t="s">
+      <c r="A248" s="3"/>
+      <c r="B248" s="3"/>
+      <c r="C248" s="3"/>
+      <c r="D248" s="3"/>
+      <c r="E248" s="3"/>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B250" s="1"/>
+      <c r="C250" s="1"/>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1"/>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B248" s="2" t="s">
+      <c r="B251" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C248" s="2" t="s">
+      <c r="C251" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="D251" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E248" s="2" t="s">
+      <c r="E251" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="249" spans="1:5" ht="30" customHeight="1">
-[...24 lines deleted...]
-    </row>
     <row r="252" spans="1:5">
-      <c r="A252" s="2" t="s">
+      <c r="A252" s="3"/>
+      <c r="B252" s="3"/>
+      <c r="C252" s="3"/>
+      <c r="D252" s="3"/>
+      <c r="E252" s="3"/>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B254" s="1"/>
+      <c r="C254" s="1"/>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1"/>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B252" s="2" t="s">
+      <c r="B255" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C252" s="2" t="s">
+      <c r="C255" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D255" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E252" s="2" t="s">
+      <c r="E255" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="256" spans="1:5">
-      <c r="A256" s="2" t="s">
+      <c r="A256" s="3"/>
+      <c r="B256" s="3"/>
+      <c r="C256" s="3"/>
+      <c r="D256" s="3"/>
+      <c r="E256" s="3"/>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B258" s="1"/>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1"/>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B256" s="2" t="s">
+      <c r="B259" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C256" s="2" t="s">
+      <c r="C259" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D256" s="2" t="s">
+      <c r="D259" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E256" s="2" t="s">
+      <c r="E259" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="260" spans="1:5">
-      <c r="A260" s="2" t="s">
+      <c r="A260" s="3"/>
+      <c r="B260" s="3"/>
+      <c r="C260" s="3"/>
+      <c r="D260" s="3"/>
+      <c r="E260" s="3"/>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B262" s="1"/>
+      <c r="C262" s="1"/>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1"/>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B260" s="2" t="s">
+      <c r="B263" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C260" s="2" t="s">
+      <c r="C263" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="D263" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E260" s="2" t="s">
+      <c r="E263" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="264" spans="1:5">
-      <c r="A264" s="2" t="s">
+      <c r="A264" s="3"/>
+      <c r="B264" s="3"/>
+      <c r="C264" s="3"/>
+      <c r="D264" s="3"/>
+      <c r="E264" s="3"/>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B266" s="1"/>
+      <c r="C266" s="1"/>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1"/>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B264" s="2" t="s">
+      <c r="B267" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C264" s="2" t="s">
+      <c r="C267" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="D267" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E264" s="2" t="s">
+      <c r="E267" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="268" spans="1:5">
-      <c r="A268" s="2" t="s">
-[...1588 lines deleted...]
-      <c r="E418" s="3"/>
+      <c r="A268" s="3"/>
+      <c r="B268" s="3"/>
+      <c r="C268" s="3"/>
+      <c r="D268" s="3"/>
+      <c r="E268" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="76">
+  <mergeCells count="54">
     <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A10:E10"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A22:E22"/>
-    <mergeCell ref="A26:E26"/>
-[...3 lines deleted...]
-    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A55:E55"/>
     <mergeCell ref="A59:E59"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A65:E65"/>
-    <mergeCell ref="A69:E69"/>
-[...7 lines deleted...]
-    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A76:E76"/>
+    <mergeCell ref="A81:E81"/>
+    <mergeCell ref="A85:E85"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A90:E90"/>
+    <mergeCell ref="A93:E93"/>
+    <mergeCell ref="A95:E95"/>
+    <mergeCell ref="A99:E99"/>
+    <mergeCell ref="A110:E110"/>
+    <mergeCell ref="A114:E114"/>
+    <mergeCell ref="A118:E118"/>
+    <mergeCell ref="A122:E122"/>
+    <mergeCell ref="A126:E126"/>
+    <mergeCell ref="A130:E130"/>
+    <mergeCell ref="A134:E134"/>
     <mergeCell ref="A138:E138"/>
-    <mergeCell ref="A148:E148"/>
-[...8 lines deleted...]
-    <mergeCell ref="A193:E193"/>
+    <mergeCell ref="A142:E142"/>
+    <mergeCell ref="A146:E146"/>
+    <mergeCell ref="A150:E150"/>
+    <mergeCell ref="A154:E154"/>
+    <mergeCell ref="A164:E164"/>
+    <mergeCell ref="A168:E168"/>
+    <mergeCell ref="A178:E178"/>
+    <mergeCell ref="A182:E182"/>
+    <mergeCell ref="A186:E186"/>
+    <mergeCell ref="A190:E190"/>
+    <mergeCell ref="A194:E194"/>
     <mergeCell ref="A198:E198"/>
-    <mergeCell ref="A203:E203"/>
-[...42 lines deleted...]
-    <mergeCell ref="A416:E416"/>
+    <mergeCell ref="A202:E202"/>
+    <mergeCell ref="A206:E206"/>
+    <mergeCell ref="A210:E210"/>
+    <mergeCell ref="A214:E214"/>
+    <mergeCell ref="A218:E218"/>
+    <mergeCell ref="A222:E222"/>
+    <mergeCell ref="A232:E232"/>
+    <mergeCell ref="A236:E236"/>
+    <mergeCell ref="A246:E246"/>
+    <mergeCell ref="A250:E250"/>
+    <mergeCell ref="A254:E254"/>
+    <mergeCell ref="A258:E258"/>
+    <mergeCell ref="A262:E262"/>
+    <mergeCell ref="A266:E266"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Schedule Export</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>