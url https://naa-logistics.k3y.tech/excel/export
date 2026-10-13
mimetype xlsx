--- v4 (2026-08-03)
+++ v5 (2026-10-13)
@@ -10,1538 +10,1326 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Schedule Export" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="142">
-[...1 lines deleted...]
-    <t>Monday, (03/08/2026)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="126">
+  <si>
+    <t>Monday, (12/10/2026)</t>
   </si>
   <si>
     <t>Vehicle &amp; Driver</t>
   </si>
   <si>
     <t>1st Trip</t>
   </si>
   <si>
     <t>2nd Trip</t>
   </si>
   <si>
     <t>3rd Trip</t>
   </si>
   <si>
     <t>Remark</t>
+  </si>
+  <si>
+    <t>HASIM
+LUT SAYUTI
+BMR 3526
+10.3 Ton</t>
+  </si>
+  <si>
+    <t>(P) LSL</t>
+  </si>
+  <si>
+    <t>(P) GMK</t>
+  </si>
+  <si>
+    <t>(P) INTERNAL TRANSFER 10PM</t>
+  </si>
+  <si>
+    <t>LSL (AB)
+GMK (AB)</t>
+  </si>
+  <si>
+    <t>BAKAR
+DEN 2023
+3.75 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) YORK@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) DAIKIN - DF 3 PALLET</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) TURNILS@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(I) HUNTER@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(P) VENCOOL-PC QUALITY@ OLD FACTORY </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) OPTIMA@</t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>ZULKIPLI
+MDN 2022
+10.65 Ton</t>
+  </si>
+  <si>
+    <t>(P) MAYTECH@</t>
+  </si>
+  <si>
+    <t>(P) Teknion 2 Rack</t>
+  </si>
+  <si>
+    <t>TEKNION (AB)</t>
+  </si>
+  <si>
+    <t>WAWAN
+VEA 2019
+10.65 Ton</t>
+  </si>
+  <si>
+    <t>(P) LINKK@</t>
+  </si>
+  <si>
+    <t>(P) MATRIX@</t>
+  </si>
+  <si>
+    <t>DAIKEI (AB)</t>
+  </si>
+  <si>
+    <t>HASIF
+BPA 5044
+8.7 Ton</t>
+  </si>
+  <si>
+    <t>(Z) SITE LUKUT</t>
+  </si>
+  <si>
+    <t>ISMAIL
+VBE 7688
+3.75 Ton</t>
+  </si>
+  <si>
+    <t>(P) HONG FONG@</t>
+  </si>
+  <si>
+    <t>(P) TAY TOOL@</t>
+  </si>
+  <si>
+    <t>KKH (AB)</t>
+  </si>
+  <si>
+    <t>ASRI
+BLV 4686
+4.85 Ton</t>
+  </si>
+  <si>
+    <t>(P) INTERNAL TRANSFER</t>
+  </si>
+  <si>
+    <t>IKHWAN
+BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <t>(P) SMITH TRANSFER</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MICROTOP 1 PALLET</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HUP SOON-M.TOP@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) KINGDEN 3 PALLET</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) CENTURY TRANSFER</t>
+  </si>
+  <si>
+    <t>KINGDEN (AB)</t>
+  </si>
+  <si>
+    <t>NOTE:
+KHUSAIRI - ON LEAVE
+ZAIDI - SICK LEAVE</t>
+  </si>
+  <si>
+    <t>Tuesday, (13/10/2026)</t>
   </si>
   <si>
     <t>ZULKIPLI
 BPA 5044
 8.7 Ton</t>
   </si>
   <si>
-    <t>(P) LSL</t>
+    <t>(P) LSL@</t>
   </si>
   <si>
     <t>(P) GMK@</t>
   </si>
   <si>
-    <t>-</t>
-[...5 lines deleted...]
-    <t>WAWAN
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ONE DRAGON-BEAUGATES@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) TACHITICA@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) SKYFIELD 2 PALLET</t>
+  </si>
+  <si>
+    <t>SKYFIELD (AB)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AMAX-WEI HUNG@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) REGALA@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) VENTROX@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) OPTIMA@</t>
+  </si>
+  <si>
+    <t>VENTCOOL PC QUALITY(AB) 20 PCS
+LSL (AB)</t>
+  </si>
+  <si>
+    <t>HASIM
+BMR 3526
+10.3 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HWA GUAN@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) GOH BROTHER@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MODU@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ALLIANCE@</t>
+    </r>
+  </si>
+  <si>
+    <t>ZAIDI
 VEA 2019
 10.65 Ton</t>
   </si>
   <si>
-    <r>
-[...7 lines deleted...]
-      <t>(P) LINKK@</t>
+    <t>(P) TEKNION C-58 TRANSFER (DELAY)</t>
+  </si>
+  <si>
+    <t>HASIF
+WAWAN
+MDN 2022
+10.65 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) PERKASA - SAMPLE</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) M-SHYERI@</t>
-[...6 lines deleted...]
-    <t xml:space="preserve">M-SHYERI (AB)
+      <t>(P) PCA STEEL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>HASIF
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AIRE GROUP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) BEEANTAH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ALLIED</t>
+    </r>
+  </si>
+  <si>
+    <t>JOHOR NAA</t>
+  </si>
+  <si>
+    <t>(P) DAIKIN 2 RACK@</t>
+  </si>
+  <si>
+    <t>NOTE:
+KHUSAIRI - ON LEAVE
+LUT SAYUTI - MC</t>
+  </si>
+  <si>
+    <t>Wednesday, (14/10/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ONE DRAGON-QTS@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MARKLON-NO 55&amp;57@</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) MODU@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) GHL@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) INTIM RENO - HUGOZ</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) VAUXAIRE-KAPAR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SKYFEILD 1 PCS</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">LINKK (AB) PALLET 
+</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) VENCOOL@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) EAGLE@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) BC ROLLER@ 8.6M</t>
+  </si>
+  <si>
+    <t>(P) HALFDAY</t>
+  </si>
+  <si>
+    <t>LSL (AB)</t>
+  </si>
+  <si>
+    <t>NOTE:
+KHUSAIRI - ON LEAVE
+WAWAN - OL(AM) - NPL</t>
+  </si>
+  <si>
+    <t>Thursday, (15/10/2026)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ONE DRAGON-BEAUGATES</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ONE DRAGON-LCS@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AVIVA@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) SGI@</t>
+  </si>
+  <si>
+    <t>STD (AB)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) PCA SIGN@</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) B &amp; B ENGINEERING@</t>
+    </r>
+  </si>
+  <si>
+    <t>(P) TEKNION C-58 TRANSFER</t>
+  </si>
+  <si>
+    <t>KHUSAIRI
+BLF 4408
+5.5 Ton</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Z) TEXAS 2 PALLET</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(P) SKS FLATSHEET </t>
+    </r>
+  </si>
+  <si>
+    <t>(Z) TEXAS 2 PALLET</t>
+  </si>
+  <si>
+    <t>SKS (AB) scrap</t>
+  </si>
+  <si>
+    <t>ZULKIPLI
+HASIF
 MDN 2022
 10.65 Ton</t>
   </si>
   <si>
-    <t xml:space="preserve">(I) PUSPAKOM </t>
-[...10 lines deleted...]
-      <t>(P) KINGDEN 2 RACK</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) WECONTECH</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF0000FF"/>
-[...24 lines deleted...]
-      <t>(P) EBCOTECH@</t>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) SIRIJAYA</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) CAMOOR-KL@</t>
+      <t xml:space="preserve">(P) AKSESORI </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) AMANO@</t>
-[...11 lines deleted...]
-      <t>(P) CDG@</t>
+      <t>(P) AIRE CONTROL</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">(I) LANCHART </t>
-[...19 lines deleted...]
-      <t>(P) Teknion 1 Rack</t>
+      <t>(P) UEC CLEANROOM</t>
+    </r>
+  </si>
+  <si>
+    <t>UEC (AB)</t>
+  </si>
+  <si>
+    <t>NOTE:
+IKHWAN - ON LEAVE
+WAWAN - NPL</t>
+  </si>
+  <si>
+    <t>Friday, (16/10/2026)</t>
+  </si>
+  <si>
+    <t>(A) GMK@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ALPHA  HEAT@ 17393</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) BREEZWAY@</t>
+      <t>(P) VAUXAIRE-SOFTLIGHT@</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...66 lines deleted...]
-      <t>(P) EMERSON@</t>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) ASLI@</t>
+    </r>
+  </si>
+  <si>
+    <t>(I) MAYTECH</t>
+  </si>
+  <si>
+    <t>(P) MISUMI- CLT (USJ) 6TON</t>
+  </si>
+  <si>
+    <t>(P) MILLEON 2 RACK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) HWA ENGINEERING</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) MAYTECH@</t>
-[...11 lines deleted...]
-      <t xml:space="preserve">(P) SKYFEILD </t>
+      <t>(P) HWA BUKIT PUCHONG</t>
+    </r>
+  </si>
+  <si>
+    <t>ISMAIL
+-
+1.0 Ton</t>
+  </si>
+  <si>
+    <t>(P) NEXUSLED</t>
+  </si>
+  <si>
+    <t>HAO HAN (AB)</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C-59 TRANSFER</t>
+  </si>
+  <si>
+    <t>Saturday, (17/10/2026)</t>
+  </si>
+  <si>
+    <t>(P) AMAX@</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(P) AKSESORI</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(P) SKY FIELD@</t>
-[...992 lines deleted...]
-    <t>Saturday, (05/09/2026)</t>
+      <t>(P) SIRIJAYA</t>
+    </r>
+  </si>
+  <si>
+    <t>Sunday, (18/10/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (19/10/2026)</t>
+  </si>
+  <si>
+    <t>(P) MCMEL A207 TRANSFER</t>
+  </si>
+  <si>
+    <t>Tuesday, (20/10/2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(P) "MCMEL A205 (P2)  IN  =  20 Oct Fumigation = 21 Oct  OUT  = 21 Oct "	</t>
+  </si>
+  <si>
+    <t>Wednesday, (21/10/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (22/10/2026)</t>
+  </si>
+  <si>
+    <t>(I) MISUMI-APS PENANG</t>
+  </si>
+  <si>
+    <t>Friday, (23/10/2026)</t>
+  </si>
+  <si>
+    <t>(I) MISUMI-CLT USJ</t>
+  </si>
+  <si>
+    <t>Saturday, (24/10/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (25/10/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (26/10/2026)</t>
+  </si>
+  <si>
+    <t>Tuesday, (27/10/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (28/10/2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(P) MCMEL A206 (P2)  IN  =  28 Oct Fumigation = 29 Oct  OUT  = 29 Oct </t>
+  </si>
+  <si>
+    <t>Thursday, (29/10/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (30/10/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (31/10/2026)</t>
+  </si>
+  <si>
+    <t>(P) TEKNION C-60 TRANSFER</t>
   </si>
   <si>
     <t>(P) WORKSHOP PUSPAKOM</t>
   </si>
   <si>
-    <t>Sunday, (06/09/2026)</t>
-[...2 lines deleted...]
-    <t>Monday, (07/09/2026)</t>
+    <t>Sunday, (01/11/2026)</t>
+  </si>
+  <si>
+    <t>Monday, (02/11/2026)</t>
   </si>
   <si>
     <t>(P) PUSPAKOM</t>
   </si>
   <si>
-    <t>Tuesday, (08/09/2026)</t>
-[...61 lines deleted...]
-    <t>Sunday, (04/10/2026)</t>
+    <t>Tuesday, (03/11/2026)</t>
+  </si>
+  <si>
+    <t>Wednesday, (04/11/2026)</t>
+  </si>
+  <si>
+    <t>Thursday, (05/11/2026)</t>
+  </si>
+  <si>
+    <t>Friday, (06/11/2026)</t>
+  </si>
+  <si>
+    <t>Saturday, (07/11/2026)</t>
+  </si>
+  <si>
+    <t>Sunday, (08/11/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -1551,68 +1339,71 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1869,1469 +1660,1637 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E268"/>
+  <dimension ref="A1:E195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="60" customHeight="1">
+    <row r="3" spans="1:5" ht="80" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="60" customHeight="1">
+    <row r="4" spans="1:5" ht="80" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="60" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="60" customHeight="1">
       <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B6" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C6" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="60" customHeight="1">
       <c r="A7" s="3" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B7" s="4" t="s">
         <v>23</v>
       </c>
+      <c r="B7" s="5" t="s">
+        <v>24</v>
+      </c>
       <c r="C7" s="3" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="60" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="3" t="s">
-        <v>9</v>
+      <c r="C8" s="4" t="s">
+        <v>27</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="60" customHeight="1">
       <c r="A9" s="3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>9</v>
-[...12 lines deleted...]
-      <c r="A12" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="60" customHeight="1">
+      <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="1"/>
-[...2 lines deleted...]
-      <c r="E12" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="60" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" s="2" t="s">
+      <c r="A13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D14" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="60" customHeight="1">
       <c r="A15" s="3" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="60" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>41</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="60" customHeight="1">
       <c r="A17" s="3" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="60" customHeight="1">
       <c r="A18" s="3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>47</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>48</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="60" customHeight="1">
       <c r="A19" s="3" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>29</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="60" customHeight="1">
       <c r="A20" s="3" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B20" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="B20" s="7" t="s">
         <v>51</v>
       </c>
+      <c r="C20" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="D20" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" ht="30" customHeight="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="100" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B21" s="4" t="s">
         <v>52</v>
       </c>
+      <c r="B21" s="3" t="s">
+        <v>53</v>
+      </c>
       <c r="C21" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="60" customHeight="1">
-      <c r="A22" s="5" t="s">
-[...14 lines deleted...]
-      <c r="E24" s="1"/>
+      <c r="A22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="60" customHeight="1">
+      <c r="A23" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="2" t="s">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B26" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="C26" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="60" customHeight="1">
       <c r="A27" s="3" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>23</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" ht="40" customHeight="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="60" customHeight="1">
       <c r="A28" s="3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" ht="40" customHeight="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="60" customHeight="1">
       <c r="A29" s="3" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="C29" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" ht="40" customHeight="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="60" customHeight="1">
       <c r="A30" s="3" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B30" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="3" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="60" customHeight="1">
       <c r="A31" s="3" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B31" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="60" customHeight="1">
       <c r="A32" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B32" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="60" customHeight="1">
+      <c r="A33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A33" s="3" t="s">
+    </row>
+    <row r="34" spans="1:5" ht="60" customHeight="1">
+      <c r="A34" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C33" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A36" s="2" t="s">
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="2" t="s">
+      <c r="B37" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C36" s="2" t="s">
+      <c r="C37" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D37" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="E37" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="60" customHeight="1">
       <c r="A38" s="3" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" ht="30" customHeight="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="60" customHeight="1">
       <c r="A39" s="3" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>11</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>70</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="60" customHeight="1">
       <c r="A40" s="3" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B40" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="60" customHeight="1">
+      <c r="A41" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="B41" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D40" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B41" s="3" t="s">
+      <c r="C41" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C41" s="4" t="s">
+      <c r="D41" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D41" s="3" t="s">
-[...6 lines deleted...]
-    <row r="42" spans="1:5" ht="30" customHeight="1">
+    </row>
+    <row r="42" spans="1:5" ht="100" customHeight="1">
       <c r="A42" s="3" t="s">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="60" customHeight="1">
       <c r="A43" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>29</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>79</v>
-[...9 lines deleted...]
-      <c r="E45" s="1"/>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="60" customHeight="1">
+      <c r="A44" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" s="2" t="s">
+      <c r="A46" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B46" s="2" t="s">
+      <c r="B47" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C46" s="2" t="s">
+      <c r="C47" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D47" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="E47" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="30" customHeight="1">
       <c r="A48" s="3" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>83</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" ht="30" customHeight="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="60" customHeight="1">
       <c r="A49" s="3" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>14</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="30" customHeight="1">
       <c r="A50" s="3" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>86</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" ht="30" customHeight="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="40" customHeight="1">
       <c r="A51" s="3" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>14</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="30" customHeight="1">
       <c r="A52" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" ht="80" customHeight="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="60" customHeight="1">
       <c r="A53" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>89</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>9</v>
-[...12 lines deleted...]
-      <c r="E55" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="30" customHeight="1">
+      <c r="A54" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" s="2" t="s">
+      <c r="A56" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B56" s="2" t="s">
+      <c r="B57" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C56" s="2" t="s">
+      <c r="C57" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D57" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="E57" s="2" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="30" customHeight="1">
       <c r="A58" s="3" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>9</v>
-[...21 lines deleted...]
-      <c r="A62" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="30" customHeight="1">
+      <c r="A59" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="30" customHeight="1">
+      <c r="A60" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="30" customHeight="1">
+      <c r="A61" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="30" customHeight="1">
+      <c r="A62" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="40" customHeight="1">
+      <c r="A63" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="30" customHeight="1">
+      <c r="A64" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="2" t="s">
+      <c r="B67" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C62" s="2" t="s">
+      <c r="C67" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D67" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="E67" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...16 lines deleted...]
-      <c r="A66" s="2" t="s">
+    <row r="68" spans="1:5">
+      <c r="A68" s="3"/>
+      <c r="B68" s="3"/>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="3"/>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B66" s="2" t="s">
+      <c r="B71" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C66" s="2" t="s">
+      <c r="C71" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D71" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="E71" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="67" spans="1:5" ht="30" customHeight="1">
-[...77 lines deleted...]
-      <c r="A73" s="2" t="s">
+    <row r="72" spans="1:5" ht="30" customHeight="1">
+      <c r="A72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="30" customHeight="1">
+      <c r="A73" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="30" customHeight="1">
+      <c r="A74" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="30" customHeight="1">
+      <c r="A75" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="30" customHeight="1">
+      <c r="A76" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="30" customHeight="1">
+      <c r="A77" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B73" s="2" t="s">
+      <c r="B80" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C73" s="2" t="s">
+      <c r="C80" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D80" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="E80" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...16 lines deleted...]
-      <c r="A77" s="2" t="s">
+    <row r="81" spans="1:5" ht="30" customHeight="1">
+      <c r="A81" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="30" customHeight="1">
+      <c r="A82" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="30" customHeight="1">
+      <c r="A83" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="30" customHeight="1">
+      <c r="A84" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="30" customHeight="1">
+      <c r="A85" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="30" customHeight="1">
+      <c r="A86" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="30" customHeight="1">
+      <c r="A87" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="2" t="s">
+      <c r="B90" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C77" s="2" t="s">
+      <c r="C90" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D90" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="E90" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="78" spans="1:5" ht="30" customHeight="1">
-[...100 lines deleted...]
-      <c r="A88" s="5" t="s">
+    <row r="91" spans="1:5" ht="30" customHeight="1">
+      <c r="A91" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="30" customHeight="1">
+      <c r="A92" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="30" customHeight="1">
+      <c r="A93" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="30" customHeight="1">
+      <c r="A94" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="30" customHeight="1">
+      <c r="A95" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="30" customHeight="1">
+      <c r="A96" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="30" customHeight="1">
+      <c r="A97" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B97" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="B88" s="5"/>
-[...77 lines deleted...]
-      <c r="E97" s="3"/>
+      <c r="C97" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B99" s="1"/>
       <c r="C99" s="1"/>
       <c r="D99" s="1"/>
       <c r="E99" s="1"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="30" customHeight="1">
       <c r="A101" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="30" customHeight="1">
       <c r="A102" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="30" customHeight="1">
       <c r="A103" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="30" customHeight="1">
       <c r="A104" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="30" customHeight="1">
       <c r="A105" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="30" customHeight="1">
       <c r="A106" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="30" customHeight="1">
       <c r="A107" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>103</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>9</v>
-[...15 lines deleted...]
-      <c r="E108" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
         <v>104</v>
       </c>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1"/>
     </row>
     <row r="110" spans="1:5">
-      <c r="A110" s="1" t="s">
+      <c r="A110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="30" customHeight="1">
+      <c r="A111" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="30" customHeight="1">
+      <c r="A112" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="B110" s="1"/>
-[...26 lines deleted...]
-      <c r="E112" s="3"/>
+      <c r="C112" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="1"/>
       <c r="C114" s="1"/>
       <c r="D114" s="1"/>
       <c r="E114" s="1"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>5</v>
@@ -3447,1485 +3406,807 @@
       <c r="A130" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B130" s="1"/>
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
-[...7 lines deleted...]
-      <c r="A134" s="1" t="s">
+    <row r="132" spans="1:5" ht="30" customHeight="1">
+      <c r="A132" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="30" customHeight="1">
+      <c r="A133" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="30" customHeight="1">
+      <c r="A134" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="30" customHeight="1">
+      <c r="A135" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="30" customHeight="1">
+      <c r="A136" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="30" customHeight="1">
+      <c r="A137" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="30" customHeight="1">
+      <c r="A138" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="B134" s="1"/>
-[...5 lines deleted...]
-      <c r="A135" s="2" t="s">
+      <c r="C138" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B140" s="1"/>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1"/>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B135" s="2" t="s">
+      <c r="B141" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C135" s="2" t="s">
+      <c r="C141" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D141" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E135" s="2" t="s">
+      <c r="E141" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
-[...16 lines deleted...]
-      <c r="A139" s="2" t="s">
+    <row r="142" spans="1:5">
+      <c r="A142" s="3"/>
+      <c r="B142" s="3"/>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3"/>
+      <c r="E142" s="3"/>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B144" s="1"/>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1"/>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B139" s="2" t="s">
+      <c r="B145" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C139" s="2" t="s">
+      <c r="C145" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D145" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E139" s="2" t="s">
+      <c r="E145" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
-[...16 lines deleted...]
-      <c r="A143" s="2" t="s">
+    <row r="146" spans="1:5">
+      <c r="A146" s="3"/>
+      <c r="B146" s="3"/>
+      <c r="C146" s="3"/>
+      <c r="D146" s="3"/>
+      <c r="E146" s="3"/>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1"/>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B143" s="2" t="s">
+      <c r="B149" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C143" s="2" t="s">
+      <c r="C149" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D149" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E143" s="2" t="s">
+      <c r="E149" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
-[...16 lines deleted...]
-      <c r="A147" s="2" t="s">
+    <row r="150" spans="1:5" ht="30" customHeight="1">
+      <c r="A150" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="30" customHeight="1">
+      <c r="A151" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="30" customHeight="1">
+      <c r="A152" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="30" customHeight="1">
+      <c r="A153" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="30" customHeight="1">
+      <c r="A154" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="30" customHeight="1">
+      <c r="A155" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="60" customHeight="1">
+      <c r="A156" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B158" s="1"/>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1"/>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B147" s="2" t="s">
+      <c r="B159" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C147" s="2" t="s">
+      <c r="C159" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D159" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E147" s="2" t="s">
+      <c r="E159" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
-[...16 lines deleted...]
-      <c r="A151" s="2" t="s">
+    <row r="160" spans="1:5">
+      <c r="A160" s="3"/>
+      <c r="B160" s="3"/>
+      <c r="C160" s="3"/>
+      <c r="D160" s="3"/>
+      <c r="E160" s="3"/>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B162" s="1"/>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1"/>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B151" s="2" t="s">
+      <c r="B163" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C151" s="2" t="s">
+      <c r="C163" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D163" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E151" s="2" t="s">
+      <c r="E163" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
-[...207 lines deleted...]
-        <v>5</v>
+    <row r="164" spans="1:5" ht="30" customHeight="1">
+      <c r="A164" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="30" customHeight="1">
+      <c r="A165" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="30" customHeight="1">
+      <c r="A166" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="30" customHeight="1">
+      <c r="A167" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="30" customHeight="1">
+      <c r="A168" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="30" customHeight="1">
+      <c r="A169" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:5" ht="30" customHeight="1">
       <c r="A170" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" ht="30" customHeight="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="60" customHeight="1">
       <c r="A171" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>119</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>9</v>
-[...74 lines deleted...]
-      <c r="B176" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C176" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B173" s="1"/>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1"/>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="3"/>
+      <c r="B175" s="3"/>
+      <c r="C175" s="3"/>
+      <c r="D175" s="3"/>
+      <c r="E175" s="3"/>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B177" s="1"/>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1"/>
     </row>
     <row r="178" spans="1:5">
-      <c r="A178" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E178" s="1"/>
+      <c r="A178" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="179" spans="1:5">
-      <c r="A179" s="2" t="s">
+      <c r="A179" s="3"/>
+      <c r="B179" s="3"/>
+      <c r="C179" s="3"/>
+      <c r="D179" s="3"/>
+      <c r="E179" s="3"/>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B181" s="1"/>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B179" s="2" t="s">
+      <c r="B182" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C179" s="2" t="s">
+      <c r="C182" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D182" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E179" s="2" t="s">
+      <c r="E182" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="183" spans="1:5">
-      <c r="A183" s="2" t="s">
+      <c r="A183" s="3"/>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
+      <c r="E183" s="3"/>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B185" s="1"/>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1"/>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B183" s="2" t="s">
+      <c r="B186" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C183" s="2" t="s">
+      <c r="C186" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D186" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E183" s="2" t="s">
+      <c r="E186" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="187" spans="1:5">
-      <c r="A187" s="2" t="s">
+      <c r="A187" s="3"/>
+      <c r="B187" s="3"/>
+      <c r="C187" s="3"/>
+      <c r="D187" s="3"/>
+      <c r="E187" s="3"/>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B189" s="1"/>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1"/>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B187" s="2" t="s">
+      <c r="B190" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C187" s="2" t="s">
+      <c r="C190" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D190" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E187" s="2" t="s">
+      <c r="E190" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="191" spans="1:5">
-      <c r="A191" s="2" t="s">
+      <c r="A191" s="3"/>
+      <c r="B191" s="3"/>
+      <c r="C191" s="3"/>
+      <c r="D191" s="3"/>
+      <c r="E191" s="3"/>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B193" s="1"/>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1"/>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B191" s="2" t="s">
+      <c r="B194" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C191" s="2" t="s">
+      <c r="C194" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D194" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E191" s="2" t="s">
+      <c r="E194" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
-[...14 lines deleted...]
-    </row>
     <row r="195" spans="1:5">
-      <c r="A195" s="2" t="s">
-[...739 lines deleted...]
-      <c r="E268" s="3"/>
+      <c r="A195" s="3"/>
+      <c r="B195" s="3"/>
+      <c r="C195" s="3"/>
+      <c r="D195" s="3"/>
+      <c r="E195" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="54">
+  <mergeCells count="32">
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="A10:E10"/>
-[...16 lines deleted...]
-    <mergeCell ref="A95:E95"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A34:E34"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A56:E56"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A70:E70"/>
+    <mergeCell ref="A79:E79"/>
+    <mergeCell ref="A89:E89"/>
     <mergeCell ref="A99:E99"/>
-    <mergeCell ref="A110:E110"/>
+    <mergeCell ref="A109:E109"/>
     <mergeCell ref="A114:E114"/>
     <mergeCell ref="A118:E118"/>
     <mergeCell ref="A122:E122"/>
     <mergeCell ref="A126:E126"/>
     <mergeCell ref="A130:E130"/>
-    <mergeCell ref="A134:E134"/>
-[...26 lines deleted...]
-    <mergeCell ref="A266:E266"/>
+    <mergeCell ref="A140:E140"/>
+    <mergeCell ref="A144:E144"/>
+    <mergeCell ref="A148:E148"/>
+    <mergeCell ref="A158:E158"/>
+    <mergeCell ref="A162:E162"/>
+    <mergeCell ref="A173:E173"/>
+    <mergeCell ref="A177:E177"/>
+    <mergeCell ref="A181:E181"/>
+    <mergeCell ref="A185:E185"/>
+    <mergeCell ref="A189:E189"/>
+    <mergeCell ref="A193:E193"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Schedule Export</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>